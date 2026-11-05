--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -1,417 +1,424 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/fonts/font1.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/fonts/font2.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/fonts/font3.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/fonts/font4.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/fonts/font5.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/fonts/font6.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/fonts/font7.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/fonts/font8.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
-  <Override PartName="/word/fonts/font9.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="3AA2D737">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正公文小标宋" w:hAnsi="方正公文小标宋" w:eastAsia="方正公文小标宋" w:cs="方正公文小标宋"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
+          <w:b/>
+          <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="39"/>
           <w:szCs w:val="39"/>
           <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正公文小标宋" w:hAnsi="方正公文小标宋" w:eastAsia="方正公文小标宋" w:cs="方正公文小标宋"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
+          <w:b/>
+          <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="39"/>
           <w:szCs w:val="39"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>关于发布《</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正公文小标宋" w:hAnsi="方正公文小标宋" w:eastAsia="方正公文小标宋" w:cs="方正公文小标宋"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
+          <w:b/>
+          <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="39"/>
           <w:szCs w:val="39"/>
           <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>河南省</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正公文小标宋" w:hAnsi="方正公文小标宋" w:eastAsia="方正公文小标宋" w:cs="方正公文小标宋"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
+          <w:b/>
+          <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="39"/>
           <w:szCs w:val="39"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>省级</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正公文小标宋" w:hAnsi="方正公文小标宋" w:eastAsia="方正公文小标宋" w:cs="方正公文小标宋"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
+          <w:b/>
+          <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="39"/>
           <w:szCs w:val="39"/>
           <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>新购大型科研仪器设备</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42C90E34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正公文小标宋" w:hAnsi="方正公文小标宋" w:eastAsia="方正公文小标宋" w:cs="方正公文小标宋"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正公文小标宋" w:hAnsi="方正公文小标宋" w:eastAsia="方正公文小标宋" w:cs="方正公文小标宋"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
+          <w:b/>
+          <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="39"/>
           <w:szCs w:val="39"/>
           <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>查重评议工作</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正公文小标宋" w:hAnsi="方正公文小标宋" w:eastAsia="方正公文小标宋" w:cs="方正公文小标宋"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
+          <w:b/>
+          <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="39"/>
           <w:szCs w:val="39"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>流程》的通知</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E786914">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:spacing w:before="119" w:line="206" w:lineRule="auto"/>
         <w:ind w:left="3387"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4408AFA2">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:spacing w:before="355" w:line="207" w:lineRule="auto"/>
         <w:ind w:left="45"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="26"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>各有关单位</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
-          <w:spacing w:val="-25"/>
-[...7 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="26"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16A3A677">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:spacing w:before="156" w:line="280" w:lineRule="auto"/>
         <w:ind w:left="31" w:right="9" w:firstLine="635"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>受省财政厅、省科技厅委托，依据《河南省省级新购大型科研仪器设备查重评议管理办法》（豫财科〔2024〕87 号）相关要求，我中心</w:t>
+        <w:t>受省财政厅、省科技厅委托，依据《河南省省级新购大型科研仪器设备查重评议管理办法》（豫财科〔2024〕87号），我中心</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>具体</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>组织开展省级新购大型科研仪器设备</w:t>
+        <w:t>组织</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联合</w:t>
+        <w:t>实施</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>评议工作。为规范大型科研仪器设备查重评议的工作流程，保障</w:t>
+        <w:t>省级新购大型科研仪器设备</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>联合</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>评议结果的科学性</w:t>
+        <w:t>评议工作。为规范大型科研仪器设备查重评议的工作流程，保障</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>和</w:t>
+        <w:t>联合</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>合理性，</w:t>
+        <w:t>评议结果的科学性</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>现编制</w:t>
+        <w:t>和</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>《河南省省级新购大型科研仪器设备查重评议工作</w:t>
+        <w:t>合理性，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>流程</w:t>
+        <w:t>现编制</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>》</w:t>
+        <w:t>《河南省省级新购大型科研仪器设备查重评议工作</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...1 lines deleted...]
-        <w:t>（</w:t>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>流程</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...1 lines deleted...]
-        <w:t>见附件</w:t>
+        </w:rPr>
+        <w:t>》</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>），请</w:t>
+        <w:t>（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>各单位</w:t>
+        <w:t>见附件</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t>），请</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>各单位</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>结合工作实际</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>遵照执行</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652721BE">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
@@ -422,51 +429,51 @@
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋_GBK" w:hAnsi="方正小标宋_GBK" w:eastAsia="方正小标宋_GBK" w:cs="方正小标宋_GBK"/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A65A0CA">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="740" w:firstLineChars="200"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>附件：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
@@ -665,154 +672,125 @@
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="740" w:firstLineChars="200"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:spacing w:val="25"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>2025年9月10日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8FB836">
+    <w:p w14:paraId="090CBD31">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...30 lines deleted...]
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EE2D7EB">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋_GBK" w:hAnsi="方正小标宋_GBK" w:eastAsia="方正小标宋_GBK" w:cs="方正小标宋_GBK"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>附件：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2401E532">
+    <w:p w14:paraId="3FF6CEAB">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋_GBK" w:hAnsi="方正小标宋_GBK" w:eastAsia="方正小标宋_GBK" w:cs="方正小标宋_GBK"/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
@@ -826,90 +804,100 @@
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:highlight w:val="none"/>
         </w:rPr>
         <w:t>河南省</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋_GBK" w:hAnsi="方正小标宋_GBK" w:eastAsia="方正小标宋_GBK" w:cs="方正小标宋_GBK"/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:highlight w:val="none"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>省级</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋_GBK" w:hAnsi="方正小标宋_GBK" w:eastAsia="方正小标宋_GBK" w:cs="方正小标宋_GBK"/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:highlight w:val="none"/>
         </w:rPr>
-        <w:t>新购大型科研仪器设备查重评议</w:t>
+        <w:t>新购大型科研仪器设备</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0968677B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋_GBK" w:hAnsi="方正小标宋_GBK" w:eastAsia="方正小标宋_GBK" w:cs="方正小标宋_GBK"/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:highlight w:val="none"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋_GBK" w:hAnsi="方正小标宋_GBK" w:eastAsia="方正小标宋_GBK" w:cs="方正小标宋_GBK"/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t>查重评议</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋_GBK" w:hAnsi="方正小标宋_GBK" w:eastAsia="方正小标宋_GBK" w:cs="方正小标宋_GBK"/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>工作流程</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD8DA6C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="left"/>
@@ -1156,86 +1144,94 @@
           <w:spacing w:val="25"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>二、查重评议方式</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="123E6D1D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="740" w:firstLineChars="200"/>
+        <w:ind w:firstLine="743" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="25"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="25"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>查重评议包括查重</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="25"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>论证</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="25"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>和联合评议。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="420405F2">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
@@ -5249,51 +5245,51 @@
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="36399356">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="652" w:hRule="atLeast"/>
+          <w:trHeight w:val="90" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2729" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AC35563">
             <w:pPr>
               <w:spacing w:before="50" w:line="300" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:b/>
                 <w:bCs/>
@@ -6267,51 +6263,51 @@
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8527"/>
       </w:tblGrid>
       <w:tr w14:paraId="59B2A510">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="1243" w:hRule="atLeast"/>
+          <w:trHeight w:val="2757" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8527" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B7481E0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -6374,78 +6370,50 @@
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30D22C15">
-            <w:pPr>
-[...26 lines deleted...]
-          <w:p w14:paraId="469767B2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
@@ -7842,101 +7810,51 @@
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>市场调研情况：通过调研，以列表形式对比不少于三家相关仪器厂商的不同型号产品，内容包含仪器基本信息、技术指标、售后服务等核心维度。</w:t>
-[...49 lines deleted...]
-              <w:t>。如果该设备可供货厂商不足三家，可在对应空缺处标注“仅1家（或仅2家）可供货厂商”。</w:t>
+              <w:t>市场调研情况：通过调研，以列表形式对比不少于三家相关仪器厂商的不同型号产品，内容包含仪器基本信息、技术指标、售后服务等核心维度。如果该设备可供货厂商不足三家，可在对应空缺处标注“仅1家（或仅2家）可供货厂商”。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48B5A38B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:suppressLineNumbers w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-441" w:rightChars="-210"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45C80789">
@@ -7983,117 +7901,95 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="233551CD">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:suppressLineNumbers w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-441" w:rightChars="-210"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="32EF2EB3">
+          <w:p w14:paraId="5704F9FA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:suppressLineNumbers w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-441" w:rightChars="-210"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="64EEBF6A">
+          <w:p w14:paraId="4F6F2897">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:suppressLineNumbers w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-441" w:rightChars="-210"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="488AE42D">
-[...21 lines deleted...]
-          <w:p w14:paraId="5704F9FA">
+          <w:p w14:paraId="797D4D20">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:suppressLineNumbers w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-441" w:rightChars="-210"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="185A8D8A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
@@ -8567,51 +8463,51 @@
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8527"/>
       </w:tblGrid>
       <w:tr w14:paraId="3CAA9AE9">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="1875" w:hRule="atLeast"/>
+          <w:trHeight w:val="4077" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8527" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25BBC05F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
@@ -9480,227 +9376,87 @@
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>1.姓名、年龄、学历、职称等；</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15AFF164">
+          <w:p w14:paraId="0AFF772E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>2.主要阐述熟悉、掌握和使用该仪器设备的能力以及定期组织实验室技术队伍培训学习情况等。</w:t>
             </w:r>
-          </w:p>
-[...138 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="300A2878">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="3221" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
@@ -9972,383 +9728,244 @@
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8527"/>
       </w:tblGrid>
       <w:tr w14:paraId="5C9B48F2">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="2008" w:hRule="atLeast"/>
+          <w:trHeight w:val="6150" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8527" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4193F6B7">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>1.购置单位及所在市域同类仪器设备查重结果（包括省内同类仪器的基本信息、安放地址、运行使用情况等数据）；</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13E67F5C">
+          <w:p w14:paraId="3460E3F2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>2.不少于3家厂商的该类仪器设备证明材料：报价单、历史成交合同（需包括详细配置及技术参数，且与拟购置仪器配置具有较高相似度）、产品说明书或官方彩页；</w:t>
+              <w:t>2.与拟购置仪器科研工作相关的现有仪器设备清单</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="6128582A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（含已获批财政立项仪器）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>；</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2726239B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>3.若有国产仪器，需提供国产同类仪器配置、技术参数及产品说明书（或彩页）等信息。</w:t>
+              <w:t>3.不少于3家厂商的该类仪器设备证明材料：报价单、历史成交合同（需包括详细配置及技术参数，且与拟购置仪器配置具有较高相似度）、产品说明书或官方彩页；</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="248AB51D">
+          <w:p w14:paraId="358076DE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="5F8CBD5C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4.如拟采购进口仪器，须单独提供国产同类仪器调研资料，包含国产仪器配置、技术参数、产品说明书（或宣传彩页）等材料；无同类国产仪器的，无需提供。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08A6AAFC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="left"/>
-[...165 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="143BD002">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10383,51 +10000,51 @@
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1863"/>
         <w:gridCol w:w="6664"/>
       </w:tblGrid>
       <w:tr w14:paraId="79A6079C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="1386" w:hRule="atLeast"/>
+          <w:trHeight w:val="90" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="006212B0">
             <w:pPr>
               <w:pStyle w:val="23"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="420"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="156" w:beforeLines="50" w:line="288" w:lineRule="auto"/>
               <w:ind w:right="105" w:rightChars="50"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -10750,51 +10367,51 @@
         <w:gridCol w:w="5"/>
         <w:gridCol w:w="1718"/>
         <w:gridCol w:w="1659"/>
         <w:gridCol w:w="591"/>
         <w:gridCol w:w="1031"/>
         <w:gridCol w:w="1660"/>
       </w:tblGrid>
       <w:tr w14:paraId="0CCE8F9E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="463" w:hRule="atLeast"/>
+          <w:trHeight w:val="765" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E9525C7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="600" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
@@ -10897,51 +10514,51 @@
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="386B42E7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="463" w:hRule="atLeast"/>
+          <w:trHeight w:val="765" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CB89E2F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="600" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
@@ -10981,51 +10598,51 @@
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="08FEDDFA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="463" w:hRule="atLeast"/>
+          <w:trHeight w:val="765" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46A9953A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="600" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -11192,51 +10809,51 @@
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>签字</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="01EF670F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="463" w:hRule="atLeast"/>
+          <w:trHeight w:val="765" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p w14:paraId="71D36EB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="600" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -11370,51 +10987,51 @@
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="0E4BEC88">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="463" w:hRule="atLeast"/>
+          <w:trHeight w:val="765" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p w14:paraId="10566E3B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="600" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -11510,51 +11127,51 @@
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="64900BB9">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="463" w:hRule="atLeast"/>
+          <w:trHeight w:val="765" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p w14:paraId="42361805">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="600" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -11703,135 +11320,62 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>专家意见</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0431390B">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="exact"/>
-              <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:shd w:val="clear"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...70 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:shd w:val="clear"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
@@ -12128,132 +11672,152 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A323B27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>十三、审批意见</w:t>
+        <w:t>十三、审核意见</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="13"/>
         <w:tblW w:w="8527" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1863"/>
         <w:gridCol w:w="6664"/>
       </w:tblGrid>
       <w:tr w14:paraId="475C9F90">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="4091" w:hRule="atLeast"/>
+          <w:trHeight w:val="6733" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5ACEA1B2">
+          <w:p w14:paraId="7B9176BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="600" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
-[...6 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>申购单位审批</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>申购单位</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="5ACEA1B2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3420"/>
+              </w:tabs>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>意见</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6664" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0A3512A6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
@@ -12388,90 +11952,50 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52D032E6">
-[...38 lines deleted...]
-    </w:p>
     <w:p w14:paraId="05245D04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
         </w:rPr>
         <w:t>附件</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
@@ -13657,50 +13181,61 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F734175">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="540" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="530BF64D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C64E92">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C49B002">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15172,126 +14707,99 @@
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8527"/>
       </w:tblGrid>
       <w:tr w14:paraId="7A357E6F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="1608" w:hRule="atLeast"/>
+          <w:trHeight w:val="1437" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8527" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65F08D02">
+          <w:p w14:paraId="2C028761">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>拟申请购置仪器设备的先进性、适用性、合理性（表述需客观中立，不得对任一品牌具有倾向性）。</w:t>
             </w:r>
-          </w:p>
-[...25 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B4C8718">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:b w:val="0"/>
@@ -15316,54 +14824,54 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="14"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1024"/>
         <w:gridCol w:w="896"/>
-        <w:gridCol w:w="1974"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1409"/>
+        <w:gridCol w:w="1850"/>
+        <w:gridCol w:w="1659"/>
+        <w:gridCol w:w="1606"/>
+        <w:gridCol w:w="1487"/>
       </w:tblGrid>
       <w:tr w14:paraId="0444D0F8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46E94ED2">
@@ -15384,51 +14892,51 @@
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>调查方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1974" w:type="dxa"/>
+            <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="288189B3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:suppressLineNumbers w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-441" w:rightChars="-210" w:firstLine="240" w:firstLineChars="100"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -15439,131 +14947,131 @@
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t xml:space="preserve"> 咨询</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D433C23">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:suppressLineNumbers w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-441" w:rightChars="-210" w:firstLine="240" w:firstLineChars="100"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>□ 论证</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1684" w:type="dxa"/>
+            <w:tcW w:w="1606" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70766DC8">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:suppressLineNumbers w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-441" w:rightChars="-210"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>□ 问卷调查</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1409" w:type="dxa"/>
+            <w:tcW w:w="1487" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B010F13">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:suppressLineNumbers w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-441" w:rightChars="-210"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -16440,249 +15948,98 @@
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="485DD1C4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="3227" w:hRule="atLeast"/>
+          <w:trHeight w:val="5577" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="38D5D60B">
+          <w:p w14:paraId="5D9162FA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
-[...75 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...82 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>市场调研情况：通过调研，以列表形式对比不少于三家相关仪器厂商的不同型号产品，内容包含仪器基本信息、技术指标、售后服务等核心维度。如果该设备可供货厂商不足三家，可在对应空缺处标注“仅1家（或仅2家）可供货厂商”。</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44E5980F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -16756,51 +16113,51 @@
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>结合查重结果，对照所在市域及本单位同类仪器设备运行使用情况，阐明拟购置仪器设备仍需采购的具体理由。</w:t>
+              <w:t>结合省共享服务平台查重结果，对照所在市域及本单位同类仪器设备运行使用情况，阐明拟购置仪器设备仍需采购的具体理由。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4609DD07">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:suppressLineNumbers w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -16971,51 +16328,50 @@
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45FB3FC6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
-              <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74137820">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -17127,72 +16483,51 @@
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>包括</w:t>
-[...20 lines deleted...]
-              <w:t>2.预期年有效工作机时，对外服务对象（高校、科研院所、企业等）、对外服务机时及服务成效评估；3.该仪器对人才培养、科研水平提升、学科建设发展的推动作用，及量化预期绩效目标。</w:t>
+              <w:t>包括：1.仪器预期安装完成节点及纳入“河南科研设施与仪器共享服务平台” 的时间；2.预期年有效工作机时，对外服务对象（高校、科研院所、企业等）、对外服务机时及服务成效评估；3.该仪器对人才培养、科研水平提升、学科建设发展的推动作用，及量化预期绩效目标。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69196952">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -17948,51 +17283,51 @@
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="54ECF1DF">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="2856" w:hRule="atLeast"/>
+          <w:trHeight w:val="90" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8527" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54B542AB">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:b/>
                 <w:bCs/>
@@ -18019,227 +17354,87 @@
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>1.姓名、年龄、学历、职称等；</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="258D98A1">
+          <w:p w14:paraId="189B1B64">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>2.主要阐述熟悉、掌握和使用该仪器设备的能力以及定期组织实验室技术队伍培训学习情况等。</w:t>
             </w:r>
-          </w:p>
-[...138 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="66B65539">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="3221" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
@@ -18711,185 +17906,50 @@
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3752FE43">
-            <w:pPr>
-[...133 lines deleted...]
-          <w:p w14:paraId="65B90A28">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
@@ -18970,51 +18030,51 @@
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8527"/>
       </w:tblGrid>
       <w:tr w14:paraId="12458B01">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="2008" w:hRule="atLeast"/>
+          <w:trHeight w:val="4531" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8527" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1422A98F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
@@ -19050,402 +18110,282 @@
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>2.该仪器设备的专家论证意见；</w:t>
+              <w:t>2.拟购置仪器专家论证意见（</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="625358B6">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>由本单位或主管部门组织开展论证并出具</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>）；</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32AE4276">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>3.不少于3家厂商的该类仪器设备证明材料：报价单、历史成交合同（需包括详细配置及技术参数，且与拟购置仪器配置具有较高相似度）、产品说明书或官方彩页；</w:t>
+              <w:t>3.与拟购置仪器科研工作相关的现有仪器设备清单</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="5FFB7467">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（含已获批财政立项仪器）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>；</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="625358B6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>4.若有国产仪器，需提供国产同类仪器配置、技术参数及产品说明书（或彩页）等信息。</w:t>
+              <w:t>4.不少于3家厂商的该类仪器设备证明材料：报价单、历史成交合同（需包括详细配置及技术参数，且与拟购置仪器配置具有较高相似度）、产品说明书或官方彩页；</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="5B3DB4C7">
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w14:paraId="61B4F6E4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...18 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...139 lines deleted...]
-            </w:pPr>
+              <w:t>5.如拟采购进口仪器，须单独提供国产同类仪器调研资料，包含国产仪器配置、技术参数、产品说明书（或宣传彩页）等材料；无同类国产仪器的，无需提供。</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A085FEB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>十一、审批意见</w:t>
+        <w:t>十一、审核意见</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="13"/>
         <w:tblW w:w="8459" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2740"/>
         <w:gridCol w:w="5719"/>
       </w:tblGrid>
       <w:tr w14:paraId="0097F47C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="3463" w:hRule="atLeast"/>
+          <w:trHeight w:val="4803" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2740" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D37AE8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="600" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
@@ -19691,109 +18631,86 @@
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="76940E4D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="3053" w:hRule="atLeast"/>
+          <w:trHeight w:val="4633" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2740" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5174A887">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="600" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
-              <w:t>主管部门</w:t>
-[...22 lines deleted...]
-              <w:t>意见</w:t>
+              <w:t>主管部门意见</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5719" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3EC17A1A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="600" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -19942,174 +18859,160 @@
     <w:charset w:val="7A"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{588EBF31-0FEB-4622-84DE-0530512D5C77}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{02B8177A-8DB4-4E84-9E8E-2EDB7552C36E}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{B61A08E0-ED97-4FC0-8D67-495DCBCF9460}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{D331D190-32BD-42FC-8D0B-F29DC268F9B9}"/>
   </w:font>
   <w:font w:name="方正公文小标宋">
+    <w:altName w:val="宋体"/>
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{0CA27699-6452-4DA2-A826-93D35DE85BEF}"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{E7FCC269-0D20-447A-9AAF-966FF0A22AD0}"/>
   </w:font>
   <w:font w:name="方正小标宋简体">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="script"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{8B2E2FBC-DB5C-4AC9-9541-7D25CCECBAF3}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{B914E754-951C-4F51-9130-EC216D3768FD}"/>
   </w:font>
   <w:font w:name="方正小标宋_GBK">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00082016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{C0A48270-52FC-44E4-BD57-7697BA764ED7}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{E57FF988-6DE9-45C7-BB2A-5B327C1B23DE}"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{68C34E68-2D15-4D23-92D4-EF3E6B2FFF93}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{5154D7AB-2197-4BB7-A95C-6A319F80A7AB}"/>
   </w:font>
   <w:font w:name="楷体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{07DD35EF-9A45-4D07-A04B-A51B4A3A1C99}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{A46281FD-712A-4887-878F-E305F5F2A7A7}"/>
   </w:font>
   <w:font w:name="CESI楷体-GB2312">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000012" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{4FE2F021-940D-4ABE-AB24-0E2607C36FF2}"/>
-[...7 lines deleted...]
-    <w:embedRegular r:id="rId9" w:fontKey="{3B19AE12-4344-40D3-965D-22B2247B9F83}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{59A4611E-3145-4185-9A44-D17916C5B50F}"/>
   </w:font>
   <w:font w:name="WPSEMBED1">
-    <w:panose1 w:val="02000500000000000000"/>
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="WPSEMBED2">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="08000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00082016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="WPSEMBED3">
-    <w:panose1 w:val="02000000000000000000"/>
-[...5 lines deleted...]
-  <w:font w:name="WPSEMBED4">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="5404CB8F">
     <w:pPr>
       <w:pStyle w:val="9"/>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -20232,51 +19135,51 @@
     <w:nsid w:val="F60BA2CE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F60BA2CE"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="chineseCounting"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="93"/>
+  <w:zoom w:percent="113"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -20294,52 +19197,54 @@
     <w:rsid w:val="0015208D"/>
     <w:rsid w:val="00191858"/>
     <w:rsid w:val="001D534C"/>
     <w:rsid w:val="001E4F13"/>
     <w:rsid w:val="002138CE"/>
     <w:rsid w:val="0024527A"/>
     <w:rsid w:val="002456C8"/>
     <w:rsid w:val="00251462"/>
     <w:rsid w:val="002633DA"/>
     <w:rsid w:val="002740EE"/>
     <w:rsid w:val="00293F78"/>
     <w:rsid w:val="002B0342"/>
     <w:rsid w:val="002D7275"/>
     <w:rsid w:val="002F4D9B"/>
     <w:rsid w:val="003148A7"/>
     <w:rsid w:val="00333A2A"/>
     <w:rsid w:val="00335689"/>
     <w:rsid w:val="003647DC"/>
     <w:rsid w:val="003924E5"/>
     <w:rsid w:val="003A64DE"/>
     <w:rsid w:val="003E276D"/>
     <w:rsid w:val="00415BC0"/>
     <w:rsid w:val="0042265E"/>
     <w:rsid w:val="004474B2"/>
     <w:rsid w:val="004630E5"/>
+    <w:rsid w:val="00473031"/>
     <w:rsid w:val="00490CA6"/>
     <w:rsid w:val="004916BE"/>
+    <w:rsid w:val="004C5EDE"/>
     <w:rsid w:val="004D2528"/>
     <w:rsid w:val="004E616D"/>
     <w:rsid w:val="00503298"/>
     <w:rsid w:val="00593A5F"/>
     <w:rsid w:val="005E437F"/>
     <w:rsid w:val="005E4B38"/>
     <w:rsid w:val="005F554B"/>
     <w:rsid w:val="00611481"/>
     <w:rsid w:val="00654308"/>
     <w:rsid w:val="006738D0"/>
     <w:rsid w:val="00692FA7"/>
     <w:rsid w:val="0069744B"/>
     <w:rsid w:val="006A61E4"/>
     <w:rsid w:val="006E1AC2"/>
     <w:rsid w:val="006E4FB3"/>
     <w:rsid w:val="007200AE"/>
     <w:rsid w:val="0078768E"/>
     <w:rsid w:val="007A6F63"/>
     <w:rsid w:val="00863747"/>
     <w:rsid w:val="00871B78"/>
     <w:rsid w:val="008760ED"/>
     <w:rsid w:val="00885483"/>
     <w:rsid w:val="008A4506"/>
     <w:rsid w:val="008B44FC"/>
     <w:rsid w:val="008C7BF0"/>
@@ -20348,99 +19253,104 @@
     <w:rsid w:val="00975D66"/>
     <w:rsid w:val="009C2D84"/>
     <w:rsid w:val="009F5C1B"/>
     <w:rsid w:val="00A0574E"/>
     <w:rsid w:val="00A12741"/>
     <w:rsid w:val="00A33458"/>
     <w:rsid w:val="00AB7B22"/>
     <w:rsid w:val="00AD57E8"/>
     <w:rsid w:val="00B10418"/>
     <w:rsid w:val="00B135A2"/>
     <w:rsid w:val="00B32719"/>
     <w:rsid w:val="00B51357"/>
     <w:rsid w:val="00B87CF3"/>
     <w:rsid w:val="00BA6B57"/>
     <w:rsid w:val="00BB74C7"/>
     <w:rsid w:val="00BD2C13"/>
     <w:rsid w:val="00BD496C"/>
     <w:rsid w:val="00C00398"/>
     <w:rsid w:val="00C03669"/>
     <w:rsid w:val="00C33844"/>
     <w:rsid w:val="00C95F48"/>
     <w:rsid w:val="00CA6880"/>
     <w:rsid w:val="00CB6DEF"/>
     <w:rsid w:val="00CE5347"/>
     <w:rsid w:val="00D03026"/>
+    <w:rsid w:val="00D20652"/>
     <w:rsid w:val="00D45E03"/>
     <w:rsid w:val="00D61F36"/>
     <w:rsid w:val="00D707E0"/>
     <w:rsid w:val="00D71149"/>
     <w:rsid w:val="00D91063"/>
     <w:rsid w:val="00DA5478"/>
     <w:rsid w:val="00DB20F7"/>
     <w:rsid w:val="00DF198F"/>
     <w:rsid w:val="00DF2123"/>
     <w:rsid w:val="00DF3AE8"/>
     <w:rsid w:val="00E365CE"/>
     <w:rsid w:val="00E371FE"/>
     <w:rsid w:val="00E41E8B"/>
     <w:rsid w:val="00E442E6"/>
     <w:rsid w:val="00E504D5"/>
     <w:rsid w:val="00E640D7"/>
     <w:rsid w:val="00EB193A"/>
     <w:rsid w:val="00F10D4B"/>
     <w:rsid w:val="00F22F9D"/>
     <w:rsid w:val="00F32BB3"/>
     <w:rsid w:val="00F52A8D"/>
     <w:rsid w:val="00F77F91"/>
     <w:rsid w:val="00F975DD"/>
     <w:rsid w:val="00FA00A3"/>
     <w:rsid w:val="00FE159E"/>
     <w:rsid w:val="00FF0CFF"/>
     <w:rsid w:val="0101237C"/>
     <w:rsid w:val="010D7DD7"/>
     <w:rsid w:val="010E3D53"/>
+    <w:rsid w:val="01135F30"/>
     <w:rsid w:val="01211B1D"/>
     <w:rsid w:val="0132783D"/>
     <w:rsid w:val="013730A5"/>
     <w:rsid w:val="013E2686"/>
     <w:rsid w:val="014A7C57"/>
     <w:rsid w:val="014C6F67"/>
     <w:rsid w:val="014F03EF"/>
     <w:rsid w:val="014F4893"/>
     <w:rsid w:val="01532F0B"/>
     <w:rsid w:val="01602CF5"/>
     <w:rsid w:val="016A5229"/>
     <w:rsid w:val="017240DE"/>
     <w:rsid w:val="017D4D3A"/>
     <w:rsid w:val="017E6F26"/>
     <w:rsid w:val="01993D60"/>
     <w:rsid w:val="019E378C"/>
     <w:rsid w:val="01A06E9D"/>
     <w:rsid w:val="01A20482"/>
     <w:rsid w:val="01A46F9C"/>
+    <w:rsid w:val="01A63B13"/>
     <w:rsid w:val="01AA1AC9"/>
+    <w:rsid w:val="01AA5738"/>
+    <w:rsid w:val="01B45521"/>
     <w:rsid w:val="01B841E6"/>
     <w:rsid w:val="01C05C60"/>
     <w:rsid w:val="01D32DCE"/>
     <w:rsid w:val="01DD3C4D"/>
     <w:rsid w:val="01EA0118"/>
     <w:rsid w:val="01EC5C3E"/>
     <w:rsid w:val="01ED6EBF"/>
     <w:rsid w:val="0204742C"/>
     <w:rsid w:val="020654E4"/>
     <w:rsid w:val="02071DD7"/>
     <w:rsid w:val="0207305F"/>
     <w:rsid w:val="020C62E0"/>
     <w:rsid w:val="020D0DAF"/>
     <w:rsid w:val="02105DD0"/>
     <w:rsid w:val="02137296"/>
     <w:rsid w:val="02155410"/>
     <w:rsid w:val="02217FDE"/>
     <w:rsid w:val="02277D11"/>
     <w:rsid w:val="022B2C0A"/>
     <w:rsid w:val="023E370E"/>
     <w:rsid w:val="024261A6"/>
     <w:rsid w:val="02427F54"/>
     <w:rsid w:val="02443CCC"/>
     <w:rsid w:val="024C492F"/>
     <w:rsid w:val="026779BA"/>
@@ -20456,92 +19366,94 @@
     <w:rsid w:val="02DD474D"/>
     <w:rsid w:val="02ED6112"/>
     <w:rsid w:val="03031491"/>
     <w:rsid w:val="03046E4B"/>
     <w:rsid w:val="03065631"/>
     <w:rsid w:val="030904ED"/>
     <w:rsid w:val="03196F07"/>
     <w:rsid w:val="0324119F"/>
     <w:rsid w:val="03367AB9"/>
     <w:rsid w:val="033730EF"/>
     <w:rsid w:val="033E696D"/>
     <w:rsid w:val="034C4249"/>
     <w:rsid w:val="035148F2"/>
     <w:rsid w:val="035E3983"/>
     <w:rsid w:val="036115CE"/>
     <w:rsid w:val="03622A5E"/>
     <w:rsid w:val="03630182"/>
     <w:rsid w:val="03705062"/>
     <w:rsid w:val="03766107"/>
     <w:rsid w:val="037E0AF6"/>
     <w:rsid w:val="039368D6"/>
     <w:rsid w:val="03950013"/>
     <w:rsid w:val="03AE3AF3"/>
     <w:rsid w:val="03C1490A"/>
     <w:rsid w:val="03C52BEB"/>
+    <w:rsid w:val="03C943B7"/>
     <w:rsid w:val="03D031B4"/>
     <w:rsid w:val="03D66BA6"/>
     <w:rsid w:val="03D867A6"/>
     <w:rsid w:val="03DA1C01"/>
     <w:rsid w:val="03F91567"/>
     <w:rsid w:val="03FA35B4"/>
     <w:rsid w:val="0402630F"/>
     <w:rsid w:val="0402799B"/>
     <w:rsid w:val="04032F41"/>
     <w:rsid w:val="04043713"/>
     <w:rsid w:val="040556DD"/>
     <w:rsid w:val="04096F7B"/>
     <w:rsid w:val="04166B3C"/>
     <w:rsid w:val="041B6CAE"/>
     <w:rsid w:val="041F5699"/>
     <w:rsid w:val="042529AA"/>
     <w:rsid w:val="04335DA6"/>
     <w:rsid w:val="043B4AFE"/>
     <w:rsid w:val="04425FE9"/>
     <w:rsid w:val="04451A44"/>
     <w:rsid w:val="045D4213"/>
     <w:rsid w:val="04602913"/>
     <w:rsid w:val="047012BB"/>
     <w:rsid w:val="04781A0B"/>
     <w:rsid w:val="04826D2E"/>
     <w:rsid w:val="04872FFB"/>
     <w:rsid w:val="048B5B27"/>
     <w:rsid w:val="048E122E"/>
     <w:rsid w:val="048F4139"/>
     <w:rsid w:val="04A11624"/>
     <w:rsid w:val="04C82992"/>
     <w:rsid w:val="04CB4231"/>
     <w:rsid w:val="04D1736D"/>
     <w:rsid w:val="04DE21B6"/>
     <w:rsid w:val="04E452F2"/>
     <w:rsid w:val="04EB042F"/>
     <w:rsid w:val="04EB3BB5"/>
     <w:rsid w:val="04F419D9"/>
     <w:rsid w:val="04FE63B4"/>
     <w:rsid w:val="05072525"/>
     <w:rsid w:val="05120E0C"/>
     <w:rsid w:val="05157BA2"/>
+    <w:rsid w:val="0543026B"/>
     <w:rsid w:val="05485881"/>
     <w:rsid w:val="054F6C10"/>
     <w:rsid w:val="055406CA"/>
     <w:rsid w:val="05547D1F"/>
     <w:rsid w:val="05551D4C"/>
     <w:rsid w:val="05557F9E"/>
     <w:rsid w:val="056106F1"/>
     <w:rsid w:val="05614336"/>
     <w:rsid w:val="058C1C12"/>
     <w:rsid w:val="05900FD6"/>
     <w:rsid w:val="059565ED"/>
     <w:rsid w:val="05997E8B"/>
     <w:rsid w:val="059E1945"/>
     <w:rsid w:val="059F14A4"/>
     <w:rsid w:val="059F3258"/>
     <w:rsid w:val="05AB5E10"/>
     <w:rsid w:val="05BD1FD1"/>
     <w:rsid w:val="05C55721"/>
     <w:rsid w:val="05C72FCA"/>
     <w:rsid w:val="05CA44E8"/>
     <w:rsid w:val="05D11D1B"/>
     <w:rsid w:val="05D435B9"/>
     <w:rsid w:val="05E25CD6"/>
     <w:rsid w:val="05F132AE"/>
     <w:rsid w:val="05F86A1A"/>
@@ -20579,53 +19491,55 @@
     <w:rsid w:val="06E45A7E"/>
     <w:rsid w:val="06F86E33"/>
     <w:rsid w:val="06FA00A9"/>
     <w:rsid w:val="06FD08ED"/>
     <w:rsid w:val="071066F2"/>
     <w:rsid w:val="071A4FFB"/>
     <w:rsid w:val="071E2D3E"/>
     <w:rsid w:val="07245E7A"/>
     <w:rsid w:val="07247C28"/>
     <w:rsid w:val="07253076"/>
     <w:rsid w:val="072D11D3"/>
     <w:rsid w:val="072E6CF9"/>
     <w:rsid w:val="073360BD"/>
     <w:rsid w:val="073B1607"/>
     <w:rsid w:val="07416A2C"/>
     <w:rsid w:val="074224B4"/>
     <w:rsid w:val="074309F6"/>
     <w:rsid w:val="0749768F"/>
     <w:rsid w:val="074B1D02"/>
     <w:rsid w:val="07500A1D"/>
     <w:rsid w:val="075524D7"/>
     <w:rsid w:val="0759513E"/>
     <w:rsid w:val="076170CE"/>
     <w:rsid w:val="07660BE9"/>
     <w:rsid w:val="0768220B"/>
+    <w:rsid w:val="07683FB9"/>
     <w:rsid w:val="07754928"/>
     <w:rsid w:val="07776243"/>
     <w:rsid w:val="07794418"/>
+    <w:rsid w:val="077C11AC"/>
     <w:rsid w:val="0788465B"/>
     <w:rsid w:val="078A03D3"/>
     <w:rsid w:val="07950E94"/>
     <w:rsid w:val="07967398"/>
     <w:rsid w:val="07975A2B"/>
     <w:rsid w:val="07A80859"/>
     <w:rsid w:val="07C54C87"/>
     <w:rsid w:val="07CA3EC9"/>
     <w:rsid w:val="07CC09EB"/>
     <w:rsid w:val="07D16002"/>
     <w:rsid w:val="07D73C4A"/>
     <w:rsid w:val="07DE7496"/>
     <w:rsid w:val="07E15B19"/>
     <w:rsid w:val="07F35494"/>
     <w:rsid w:val="07FB307F"/>
     <w:rsid w:val="080F08D8"/>
     <w:rsid w:val="080F2686"/>
     <w:rsid w:val="0831084F"/>
     <w:rsid w:val="08357137"/>
     <w:rsid w:val="08365E65"/>
     <w:rsid w:val="08393BA7"/>
     <w:rsid w:val="08395955"/>
     <w:rsid w:val="083F029D"/>
     <w:rsid w:val="085A5AD1"/>
     <w:rsid w:val="085D1644"/>
@@ -20633,108 +19547,111 @@
     <w:rsid w:val="08744BDF"/>
     <w:rsid w:val="0882554E"/>
     <w:rsid w:val="089808CE"/>
     <w:rsid w:val="089B6610"/>
     <w:rsid w:val="08AB6853"/>
     <w:rsid w:val="08BC0A60"/>
     <w:rsid w:val="08C6543B"/>
     <w:rsid w:val="08E51639"/>
     <w:rsid w:val="08F5187C"/>
     <w:rsid w:val="08FC0E5C"/>
     <w:rsid w:val="09047D11"/>
     <w:rsid w:val="09181A0E"/>
     <w:rsid w:val="09293C1C"/>
     <w:rsid w:val="092F6DC5"/>
     <w:rsid w:val="093C394F"/>
     <w:rsid w:val="094B3B92"/>
     <w:rsid w:val="09572537"/>
     <w:rsid w:val="09591348"/>
     <w:rsid w:val="09594501"/>
     <w:rsid w:val="09646104"/>
     <w:rsid w:val="09646A02"/>
     <w:rsid w:val="096909F8"/>
     <w:rsid w:val="096A04BC"/>
     <w:rsid w:val="098442A3"/>
     <w:rsid w:val="099077F7"/>
+    <w:rsid w:val="09A339CE"/>
     <w:rsid w:val="09AF5ECF"/>
     <w:rsid w:val="09B434E5"/>
     <w:rsid w:val="09BC05EC"/>
     <w:rsid w:val="09C40DC1"/>
     <w:rsid w:val="09CB082F"/>
     <w:rsid w:val="09E412C5"/>
     <w:rsid w:val="09F50B09"/>
     <w:rsid w:val="09F61C94"/>
+    <w:rsid w:val="09F71624"/>
     <w:rsid w:val="09FE6E56"/>
     <w:rsid w:val="0A03446D"/>
     <w:rsid w:val="0A0D0E47"/>
     <w:rsid w:val="0A140127"/>
     <w:rsid w:val="0A187F18"/>
     <w:rsid w:val="0A1B3564"/>
     <w:rsid w:val="0A2148F3"/>
     <w:rsid w:val="0A2166A1"/>
     <w:rsid w:val="0A23066B"/>
     <w:rsid w:val="0A284AA1"/>
     <w:rsid w:val="0A2A4EDC"/>
     <w:rsid w:val="0A36214C"/>
     <w:rsid w:val="0A397E8E"/>
     <w:rsid w:val="0A486323"/>
     <w:rsid w:val="0A4A209B"/>
     <w:rsid w:val="0A516F86"/>
     <w:rsid w:val="0A5627EE"/>
     <w:rsid w:val="0A592759"/>
     <w:rsid w:val="0A6273E5"/>
     <w:rsid w:val="0A64315D"/>
     <w:rsid w:val="0A707524"/>
     <w:rsid w:val="0A7531E9"/>
     <w:rsid w:val="0A786C09"/>
     <w:rsid w:val="0A7F3C6C"/>
     <w:rsid w:val="0A835A33"/>
     <w:rsid w:val="0A8D434A"/>
     <w:rsid w:val="0A9926DB"/>
     <w:rsid w:val="0A9A6B7F"/>
     <w:rsid w:val="0AA862F2"/>
     <w:rsid w:val="0AAC60CF"/>
     <w:rsid w:val="0AB00E83"/>
     <w:rsid w:val="0AB17A25"/>
     <w:rsid w:val="0AB45767"/>
     <w:rsid w:val="0AD2152B"/>
     <w:rsid w:val="0ADB2CF4"/>
     <w:rsid w:val="0AE31AE0"/>
     <w:rsid w:val="0AE41BA8"/>
     <w:rsid w:val="0AE75C35"/>
     <w:rsid w:val="0AEC6CAF"/>
     <w:rsid w:val="0AF618DB"/>
     <w:rsid w:val="0AF81AF7"/>
     <w:rsid w:val="0AFB5144"/>
     <w:rsid w:val="0B057D70"/>
     <w:rsid w:val="0B065FC2"/>
     <w:rsid w:val="0B297F03"/>
     <w:rsid w:val="0B332E62"/>
     <w:rsid w:val="0B372620"/>
     <w:rsid w:val="0B3B3792"/>
     <w:rsid w:val="0B5E5DFE"/>
     <w:rsid w:val="0B62274F"/>
+    <w:rsid w:val="0B6D4294"/>
     <w:rsid w:val="0B705C98"/>
     <w:rsid w:val="0B7962BE"/>
     <w:rsid w:val="0B837613"/>
     <w:rsid w:val="0B901D30"/>
     <w:rsid w:val="0B9824CB"/>
     <w:rsid w:val="0B9A670B"/>
     <w:rsid w:val="0BA74F00"/>
     <w:rsid w:val="0BB53545"/>
     <w:rsid w:val="0BBC0A15"/>
     <w:rsid w:val="0BC47C2C"/>
     <w:rsid w:val="0BC53FB4"/>
     <w:rsid w:val="0BD51943"/>
     <w:rsid w:val="0BD80EA7"/>
     <w:rsid w:val="0BDE6F3F"/>
     <w:rsid w:val="0BF5790F"/>
     <w:rsid w:val="0BF805F8"/>
     <w:rsid w:val="0BFC73C5"/>
     <w:rsid w:val="0C01678A"/>
     <w:rsid w:val="0C033ED9"/>
     <w:rsid w:val="0C0D512F"/>
     <w:rsid w:val="0C1069CD"/>
     <w:rsid w:val="0C112E71"/>
     <w:rsid w:val="0C193AD3"/>
     <w:rsid w:val="0C1B68FD"/>
     <w:rsid w:val="0C1E10EA"/>
@@ -20761,62 +19678,64 @@
     <w:rsid w:val="0CCD3E11"/>
     <w:rsid w:val="0CCE0D62"/>
     <w:rsid w:val="0CCF4ADA"/>
     <w:rsid w:val="0CD07B72"/>
     <w:rsid w:val="0CD345CA"/>
     <w:rsid w:val="0CD674C0"/>
     <w:rsid w:val="0CE33205"/>
     <w:rsid w:val="0CE42333"/>
     <w:rsid w:val="0CEC2E27"/>
     <w:rsid w:val="0CEF0CD8"/>
     <w:rsid w:val="0CF62067"/>
     <w:rsid w:val="0CFB142B"/>
     <w:rsid w:val="0D004C93"/>
     <w:rsid w:val="0D005780"/>
     <w:rsid w:val="0D044784"/>
     <w:rsid w:val="0D0E73B0"/>
     <w:rsid w:val="0D16652A"/>
     <w:rsid w:val="0D18022F"/>
     <w:rsid w:val="0D1B1ACD"/>
     <w:rsid w:val="0D2564A8"/>
     <w:rsid w:val="0D295424"/>
     <w:rsid w:val="0D2D174A"/>
     <w:rsid w:val="0D2E1801"/>
     <w:rsid w:val="0D332FEE"/>
     <w:rsid w:val="0D3A01A5"/>
+    <w:rsid w:val="0D5225F0"/>
     <w:rsid w:val="0D533015"/>
     <w:rsid w:val="0D5B431D"/>
     <w:rsid w:val="0D5C636E"/>
     <w:rsid w:val="0D6443EA"/>
     <w:rsid w:val="0D6F5011"/>
     <w:rsid w:val="0D705975"/>
     <w:rsid w:val="0D760313"/>
     <w:rsid w:val="0D826038"/>
     <w:rsid w:val="0D8853B5"/>
     <w:rsid w:val="0D8870BB"/>
     <w:rsid w:val="0D962DAE"/>
     <w:rsid w:val="0D983C14"/>
+    <w:rsid w:val="0DA970D9"/>
     <w:rsid w:val="0DBA3094"/>
     <w:rsid w:val="0DBE6B80"/>
     <w:rsid w:val="0DCB589F"/>
     <w:rsid w:val="0DD00B0A"/>
     <w:rsid w:val="0DE937FF"/>
     <w:rsid w:val="0DEE0F90"/>
     <w:rsid w:val="0DF465A6"/>
     <w:rsid w:val="0DFA7935"/>
     <w:rsid w:val="0E0447CF"/>
     <w:rsid w:val="0E0A401C"/>
     <w:rsid w:val="0E0B38F0"/>
     <w:rsid w:val="0E0B7D94"/>
     <w:rsid w:val="0E0F1632"/>
     <w:rsid w:val="0E1442C7"/>
     <w:rsid w:val="0E1446AE"/>
     <w:rsid w:val="0E185C00"/>
     <w:rsid w:val="0E230C39"/>
     <w:rsid w:val="0E2B3022"/>
     <w:rsid w:val="0E323572"/>
     <w:rsid w:val="0E3373FA"/>
     <w:rsid w:val="0E35096D"/>
     <w:rsid w:val="0E4534DB"/>
     <w:rsid w:val="0E4868F2"/>
     <w:rsid w:val="0E5434E9"/>
     <w:rsid w:val="0E56020D"/>
@@ -20827,60 +19746,63 @@
     <w:rsid w:val="0E956DE5"/>
     <w:rsid w:val="0E993249"/>
     <w:rsid w:val="0EA55AF2"/>
     <w:rsid w:val="0EAA4EB7"/>
     <w:rsid w:val="0EB75826"/>
     <w:rsid w:val="0EB9159E"/>
     <w:rsid w:val="0EC817E1"/>
     <w:rsid w:val="0ECC7523"/>
     <w:rsid w:val="0ED62150"/>
     <w:rsid w:val="0ED63EFE"/>
     <w:rsid w:val="0EE228A3"/>
     <w:rsid w:val="0F0526A1"/>
     <w:rsid w:val="0F0942D3"/>
     <w:rsid w:val="0F1E5075"/>
     <w:rsid w:val="0F20388F"/>
     <w:rsid w:val="0F20786F"/>
     <w:rsid w:val="0F25155E"/>
     <w:rsid w:val="0F4F43AA"/>
     <w:rsid w:val="0F572B3C"/>
     <w:rsid w:val="0F6634D4"/>
     <w:rsid w:val="0F6D64A3"/>
     <w:rsid w:val="0F7C6B81"/>
     <w:rsid w:val="0F81030D"/>
     <w:rsid w:val="0F863077"/>
     <w:rsid w:val="0F892A49"/>
+    <w:rsid w:val="0F8971C2"/>
     <w:rsid w:val="0F8A3CBD"/>
     <w:rsid w:val="0F8D434C"/>
     <w:rsid w:val="0F8E47D8"/>
     <w:rsid w:val="0F96368D"/>
     <w:rsid w:val="0F9D2C6D"/>
     <w:rsid w:val="0FAB0EE6"/>
     <w:rsid w:val="0FB32491"/>
     <w:rsid w:val="0FBC7598"/>
     <w:rsid w:val="0FC12B51"/>
+    <w:rsid w:val="0FC41FA8"/>
     <w:rsid w:val="0FCB77DB"/>
+    <w:rsid w:val="0FD6408A"/>
     <w:rsid w:val="0FE02444"/>
     <w:rsid w:val="0FE62385"/>
     <w:rsid w:val="0FF26B15"/>
     <w:rsid w:val="0FFA3C1C"/>
     <w:rsid w:val="10111F20"/>
     <w:rsid w:val="101160FE"/>
     <w:rsid w:val="10135FC0"/>
     <w:rsid w:val="101D1D8A"/>
     <w:rsid w:val="101F18D4"/>
     <w:rsid w:val="101F4D1C"/>
     <w:rsid w:val="1025513D"/>
     <w:rsid w:val="102A2753"/>
     <w:rsid w:val="102D05AD"/>
     <w:rsid w:val="103E7DAF"/>
     <w:rsid w:val="10442109"/>
     <w:rsid w:val="10593038"/>
     <w:rsid w:val="105936C4"/>
     <w:rsid w:val="105E41AB"/>
     <w:rsid w:val="10606175"/>
     <w:rsid w:val="107B2FAF"/>
     <w:rsid w:val="107E2F32"/>
     <w:rsid w:val="1089408D"/>
     <w:rsid w:val="108B6964"/>
     <w:rsid w:val="10961B97"/>
     <w:rsid w:val="10A20E2B"/>
@@ -20889,130 +19811,136 @@
     <w:rsid w:val="10C50AA5"/>
     <w:rsid w:val="10D51973"/>
     <w:rsid w:val="10D93DB2"/>
     <w:rsid w:val="10EF37C8"/>
     <w:rsid w:val="10F30745"/>
     <w:rsid w:val="10FB43DC"/>
     <w:rsid w:val="11005262"/>
     <w:rsid w:val="1109680C"/>
     <w:rsid w:val="110F7B9B"/>
     <w:rsid w:val="11134288"/>
     <w:rsid w:val="11156B59"/>
     <w:rsid w:val="11194576"/>
     <w:rsid w:val="11230F50"/>
     <w:rsid w:val="1141166B"/>
     <w:rsid w:val="115B12AA"/>
     <w:rsid w:val="11627CCB"/>
     <w:rsid w:val="11651569"/>
     <w:rsid w:val="11691059"/>
     <w:rsid w:val="117D68B3"/>
     <w:rsid w:val="118B7221"/>
     <w:rsid w:val="118C11EC"/>
     <w:rsid w:val="11963E18"/>
     <w:rsid w:val="11A976A8"/>
     <w:rsid w:val="11AE4CBE"/>
     <w:rsid w:val="11B30526"/>
+    <w:rsid w:val="11BA7B07"/>
     <w:rsid w:val="11BE20AD"/>
     <w:rsid w:val="11BE7B5C"/>
+    <w:rsid w:val="11C24C0D"/>
     <w:rsid w:val="11C664AC"/>
     <w:rsid w:val="11D52EE7"/>
     <w:rsid w:val="11DF756D"/>
     <w:rsid w:val="11E626AA"/>
     <w:rsid w:val="11F272A1"/>
     <w:rsid w:val="11F528ED"/>
     <w:rsid w:val="121865DB"/>
     <w:rsid w:val="1232711B"/>
     <w:rsid w:val="1237572B"/>
     <w:rsid w:val="123A1380"/>
     <w:rsid w:val="123E4294"/>
     <w:rsid w:val="123F000C"/>
     <w:rsid w:val="124B075F"/>
     <w:rsid w:val="12575356"/>
     <w:rsid w:val="125C1A7D"/>
     <w:rsid w:val="125C2255"/>
     <w:rsid w:val="12614426"/>
     <w:rsid w:val="126A1D21"/>
     <w:rsid w:val="12704669"/>
     <w:rsid w:val="127C7A20"/>
     <w:rsid w:val="128A110B"/>
     <w:rsid w:val="128A65A2"/>
     <w:rsid w:val="12A06CFD"/>
     <w:rsid w:val="12AF6F40"/>
     <w:rsid w:val="12B02CB8"/>
     <w:rsid w:val="12B10F0A"/>
     <w:rsid w:val="12B3367A"/>
     <w:rsid w:val="12B74046"/>
     <w:rsid w:val="12B84429"/>
     <w:rsid w:val="12BB6FB3"/>
     <w:rsid w:val="12C0739F"/>
     <w:rsid w:val="12C12715"/>
     <w:rsid w:val="12C56763"/>
     <w:rsid w:val="12C81DAF"/>
     <w:rsid w:val="12D5055C"/>
+    <w:rsid w:val="12D90460"/>
     <w:rsid w:val="12E82452"/>
     <w:rsid w:val="12EA441C"/>
     <w:rsid w:val="130A686C"/>
     <w:rsid w:val="130F3E82"/>
     <w:rsid w:val="13182D37"/>
     <w:rsid w:val="1319260B"/>
     <w:rsid w:val="13195D17"/>
     <w:rsid w:val="131A7290"/>
+    <w:rsid w:val="13203999"/>
     <w:rsid w:val="1324792E"/>
     <w:rsid w:val="134D6D1B"/>
     <w:rsid w:val="13503AE2"/>
     <w:rsid w:val="1355361B"/>
     <w:rsid w:val="135F3E41"/>
     <w:rsid w:val="1360648C"/>
+    <w:rsid w:val="136F66CF"/>
     <w:rsid w:val="13712447"/>
     <w:rsid w:val="13741F37"/>
     <w:rsid w:val="13765CAF"/>
     <w:rsid w:val="138076CE"/>
     <w:rsid w:val="13826402"/>
     <w:rsid w:val="138419BE"/>
     <w:rsid w:val="13881B49"/>
     <w:rsid w:val="138E1EAB"/>
     <w:rsid w:val="139140FC"/>
     <w:rsid w:val="1399374C"/>
     <w:rsid w:val="139B3968"/>
     <w:rsid w:val="13A6407E"/>
     <w:rsid w:val="13A7230D"/>
     <w:rsid w:val="13A91BE1"/>
     <w:rsid w:val="13B81E24"/>
     <w:rsid w:val="13C0517C"/>
     <w:rsid w:val="13CB7DA9"/>
     <w:rsid w:val="13CE59AE"/>
     <w:rsid w:val="13CF5E5B"/>
     <w:rsid w:val="13DF1337"/>
     <w:rsid w:val="13E23345"/>
     <w:rsid w:val="13FB082F"/>
     <w:rsid w:val="13FC3F7E"/>
     <w:rsid w:val="1404150D"/>
     <w:rsid w:val="14074B59"/>
     <w:rsid w:val="14137C0C"/>
     <w:rsid w:val="141C3355"/>
     <w:rsid w:val="141D25CF"/>
     <w:rsid w:val="141F1EA3"/>
+    <w:rsid w:val="142676D5"/>
     <w:rsid w:val="142A7FB4"/>
     <w:rsid w:val="14302302"/>
     <w:rsid w:val="144C06BE"/>
     <w:rsid w:val="145345C5"/>
     <w:rsid w:val="145F04F1"/>
     <w:rsid w:val="146E5017"/>
     <w:rsid w:val="14861111"/>
     <w:rsid w:val="148A7C64"/>
     <w:rsid w:val="149A7048"/>
     <w:rsid w:val="14A01236"/>
     <w:rsid w:val="14AE3227"/>
     <w:rsid w:val="14B051F1"/>
     <w:rsid w:val="14BC1DE8"/>
     <w:rsid w:val="14BF5434"/>
     <w:rsid w:val="14C842E9"/>
     <w:rsid w:val="14D45C2D"/>
     <w:rsid w:val="14D738D5"/>
     <w:rsid w:val="14DC7969"/>
     <w:rsid w:val="14EF7AC7"/>
     <w:rsid w:val="14F7697C"/>
     <w:rsid w:val="14F926F4"/>
     <w:rsid w:val="15063063"/>
     <w:rsid w:val="15086BE0"/>
     <w:rsid w:val="150B2427"/>
     <w:rsid w:val="1514752E"/>
@@ -21058,50 +19986,51 @@
     <w:rsid w:val="162635E1"/>
     <w:rsid w:val="162C356B"/>
     <w:rsid w:val="16365D5E"/>
     <w:rsid w:val="16375795"/>
     <w:rsid w:val="163836F0"/>
     <w:rsid w:val="163A1B62"/>
     <w:rsid w:val="16534086"/>
     <w:rsid w:val="16542DC9"/>
     <w:rsid w:val="16571FCC"/>
     <w:rsid w:val="166149F5"/>
     <w:rsid w:val="166A5060"/>
     <w:rsid w:val="167570BE"/>
     <w:rsid w:val="167C5922"/>
     <w:rsid w:val="167F22B1"/>
     <w:rsid w:val="167F7DF2"/>
     <w:rsid w:val="16816E45"/>
     <w:rsid w:val="16826719"/>
     <w:rsid w:val="169052DA"/>
     <w:rsid w:val="16930926"/>
     <w:rsid w:val="16932FEB"/>
     <w:rsid w:val="16A668AC"/>
     <w:rsid w:val="16AB2114"/>
     <w:rsid w:val="16AB3022"/>
     <w:rsid w:val="16AD19E8"/>
     <w:rsid w:val="16B234A2"/>
+    <w:rsid w:val="16B34B25"/>
     <w:rsid w:val="16B953D3"/>
     <w:rsid w:val="16CB6312"/>
     <w:rsid w:val="16CD4127"/>
     <w:rsid w:val="16DA5F29"/>
     <w:rsid w:val="16DB743F"/>
     <w:rsid w:val="16DC73F7"/>
     <w:rsid w:val="16E32DA4"/>
     <w:rsid w:val="1703785A"/>
     <w:rsid w:val="1706734A"/>
     <w:rsid w:val="170C23A9"/>
     <w:rsid w:val="171001C9"/>
     <w:rsid w:val="17163A31"/>
     <w:rsid w:val="1720665E"/>
     <w:rsid w:val="17233577"/>
     <w:rsid w:val="17253C74"/>
     <w:rsid w:val="172935DD"/>
     <w:rsid w:val="172B347E"/>
     <w:rsid w:val="17367C2F"/>
     <w:rsid w:val="17375756"/>
     <w:rsid w:val="17400B06"/>
     <w:rsid w:val="17410382"/>
     <w:rsid w:val="1744320E"/>
     <w:rsid w:val="174A7237"/>
     <w:rsid w:val="175400B6"/>
     <w:rsid w:val="17556281"/>
@@ -21128,66 +20057,69 @@
     <w:rsid w:val="1804388A"/>
     <w:rsid w:val="18075128"/>
     <w:rsid w:val="180E03D6"/>
     <w:rsid w:val="18131D1F"/>
     <w:rsid w:val="18141FD9"/>
     <w:rsid w:val="181E2472"/>
     <w:rsid w:val="1821268E"/>
     <w:rsid w:val="182E6B59"/>
     <w:rsid w:val="183D0B4A"/>
     <w:rsid w:val="183E32DD"/>
     <w:rsid w:val="183E57B2"/>
     <w:rsid w:val="1844637C"/>
     <w:rsid w:val="184B770B"/>
     <w:rsid w:val="185354FE"/>
     <w:rsid w:val="18551D05"/>
     <w:rsid w:val="185A794E"/>
     <w:rsid w:val="185B5474"/>
     <w:rsid w:val="185E283A"/>
     <w:rsid w:val="185F31B6"/>
     <w:rsid w:val="18616F2E"/>
     <w:rsid w:val="18736FCF"/>
     <w:rsid w:val="188624F1"/>
     <w:rsid w:val="18952734"/>
     <w:rsid w:val="18954E2A"/>
     <w:rsid w:val="189F1804"/>
+    <w:rsid w:val="18A1732B"/>
     <w:rsid w:val="18AD3F21"/>
     <w:rsid w:val="18B27E87"/>
     <w:rsid w:val="18B52DD6"/>
     <w:rsid w:val="18B52F8C"/>
     <w:rsid w:val="18C1177B"/>
     <w:rsid w:val="18C11F89"/>
+    <w:rsid w:val="18C9062F"/>
     <w:rsid w:val="18F356AC"/>
     <w:rsid w:val="18F57676"/>
     <w:rsid w:val="18F7519C"/>
     <w:rsid w:val="18FD49A5"/>
     <w:rsid w:val="19163FE3"/>
     <w:rsid w:val="19283F59"/>
     <w:rsid w:val="19355CC5"/>
     <w:rsid w:val="193758E6"/>
     <w:rsid w:val="19467ED2"/>
     <w:rsid w:val="19496B82"/>
+    <w:rsid w:val="194E3E35"/>
     <w:rsid w:val="195720DF"/>
     <w:rsid w:val="195E16BF"/>
     <w:rsid w:val="195E521C"/>
     <w:rsid w:val="19622F5E"/>
     <w:rsid w:val="196D3E79"/>
     <w:rsid w:val="19742C91"/>
     <w:rsid w:val="198253AE"/>
     <w:rsid w:val="198649CA"/>
     <w:rsid w:val="198729C4"/>
     <w:rsid w:val="19881F8C"/>
     <w:rsid w:val="198B3B37"/>
     <w:rsid w:val="198E782D"/>
     <w:rsid w:val="1990114D"/>
     <w:rsid w:val="19A370D2"/>
     <w:rsid w:val="19A52ACF"/>
     <w:rsid w:val="19A76BC3"/>
     <w:rsid w:val="19AC33C9"/>
     <w:rsid w:val="19B412DF"/>
     <w:rsid w:val="19BF6E5F"/>
     <w:rsid w:val="19C15918"/>
     <w:rsid w:val="19C239FC"/>
     <w:rsid w:val="19C534ED"/>
     <w:rsid w:val="19CB76F3"/>
     <w:rsid w:val="19CC03D7"/>
     <w:rsid w:val="19D60894"/>
@@ -21201,55 +20133,57 @@
     <w:rsid w:val="1A1B4EBB"/>
     <w:rsid w:val="1A1C16AE"/>
     <w:rsid w:val="1A4A39F2"/>
     <w:rsid w:val="1A69031C"/>
     <w:rsid w:val="1A6E0D68"/>
     <w:rsid w:val="1A6E7580"/>
     <w:rsid w:val="1A7065A1"/>
     <w:rsid w:val="1A7171D0"/>
     <w:rsid w:val="1A732F49"/>
     <w:rsid w:val="1A7932F7"/>
     <w:rsid w:val="1A7F4799"/>
     <w:rsid w:val="1A8011C2"/>
     <w:rsid w:val="1A9D7FC6"/>
     <w:rsid w:val="1AA9696A"/>
     <w:rsid w:val="1AB377E9"/>
     <w:rsid w:val="1ABD5F72"/>
     <w:rsid w:val="1AC808FC"/>
     <w:rsid w:val="1AD339E7"/>
     <w:rsid w:val="1ADA6B24"/>
     <w:rsid w:val="1AE03D00"/>
     <w:rsid w:val="1AE8176B"/>
     <w:rsid w:val="1AF06347"/>
     <w:rsid w:val="1AF8344E"/>
     <w:rsid w:val="1B040045"/>
     <w:rsid w:val="1B0622D2"/>
+    <w:rsid w:val="1B102545"/>
     <w:rsid w:val="1B124510"/>
     <w:rsid w:val="1B1A7868"/>
     <w:rsid w:val="1B324BB2"/>
     <w:rsid w:val="1B344993"/>
     <w:rsid w:val="1B3A2A7C"/>
+    <w:rsid w:val="1B3C333B"/>
     <w:rsid w:val="1B440441"/>
     <w:rsid w:val="1B5468D6"/>
     <w:rsid w:val="1B5E1503"/>
     <w:rsid w:val="1B686B8E"/>
     <w:rsid w:val="1B6F680A"/>
     <w:rsid w:val="1B9F38C9"/>
     <w:rsid w:val="1BA710FC"/>
     <w:rsid w:val="1BAA4748"/>
     <w:rsid w:val="1BB455C7"/>
     <w:rsid w:val="1BD6553D"/>
     <w:rsid w:val="1BF6798D"/>
     <w:rsid w:val="1C006A5E"/>
     <w:rsid w:val="1C054074"/>
     <w:rsid w:val="1C0A168B"/>
     <w:rsid w:val="1C16002F"/>
     <w:rsid w:val="1C1F5136"/>
     <w:rsid w:val="1C29338A"/>
     <w:rsid w:val="1C44694B"/>
     <w:rsid w:val="1C463390"/>
     <w:rsid w:val="1C463FF3"/>
     <w:rsid w:val="1C47643B"/>
     <w:rsid w:val="1C4C606B"/>
     <w:rsid w:val="1C504E87"/>
     <w:rsid w:val="1C533032"/>
     <w:rsid w:val="1C590024"/>
@@ -21260,53 +20194,55 @@
     <w:rsid w:val="1C7B4336"/>
     <w:rsid w:val="1C7B7E93"/>
     <w:rsid w:val="1C980A44"/>
     <w:rsid w:val="1C9B50BC"/>
     <w:rsid w:val="1CA13D9D"/>
     <w:rsid w:val="1CB735C0"/>
     <w:rsid w:val="1CD334BF"/>
     <w:rsid w:val="1CD83537"/>
     <w:rsid w:val="1CDA2E0B"/>
     <w:rsid w:val="1CDF6A28"/>
     <w:rsid w:val="1CE1063D"/>
     <w:rsid w:val="1CEB284E"/>
     <w:rsid w:val="1CEC0D90"/>
     <w:rsid w:val="1CED6FE2"/>
     <w:rsid w:val="1D085BCA"/>
     <w:rsid w:val="1D1E3965"/>
     <w:rsid w:val="1D2000D1"/>
     <w:rsid w:val="1D32303B"/>
     <w:rsid w:val="1D3249F5"/>
     <w:rsid w:val="1D344C11"/>
     <w:rsid w:val="1D385D84"/>
     <w:rsid w:val="1D3958CF"/>
     <w:rsid w:val="1D3C1D18"/>
     <w:rsid w:val="1D4266A9"/>
     <w:rsid w:val="1D4D7A81"/>
+    <w:rsid w:val="1D4E37F9"/>
     <w:rsid w:val="1D547061"/>
     <w:rsid w:val="1D554CD2"/>
     <w:rsid w:val="1D5A5F73"/>
+    <w:rsid w:val="1D6448BD"/>
     <w:rsid w:val="1D644DCB"/>
     <w:rsid w:val="1D6F5C49"/>
     <w:rsid w:val="1D81597C"/>
     <w:rsid w:val="1D8611E5"/>
     <w:rsid w:val="1D880AB9"/>
     <w:rsid w:val="1D951428"/>
     <w:rsid w:val="1D9A259A"/>
     <w:rsid w:val="1DA022A7"/>
     <w:rsid w:val="1DA2147D"/>
     <w:rsid w:val="1DA358F3"/>
     <w:rsid w:val="1DBA2C3C"/>
     <w:rsid w:val="1DC064A5"/>
     <w:rsid w:val="1DC15D79"/>
     <w:rsid w:val="1DC65F93"/>
     <w:rsid w:val="1DC96420"/>
     <w:rsid w:val="1DCB6AF7"/>
     <w:rsid w:val="1DD076EE"/>
     <w:rsid w:val="1DDB7AD7"/>
     <w:rsid w:val="1DE87F80"/>
     <w:rsid w:val="1E005185"/>
     <w:rsid w:val="1E0A3BC4"/>
     <w:rsid w:val="1E0F11DA"/>
     <w:rsid w:val="1E197963"/>
     <w:rsid w:val="1E2527AC"/>
     <w:rsid w:val="1E2C09AB"/>
@@ -21316,67 +20252,69 @@
     <w:rsid w:val="1E3B5B2B"/>
     <w:rsid w:val="1E4C5F8A"/>
     <w:rsid w:val="1E4F35B3"/>
     <w:rsid w:val="1E5D3CF4"/>
     <w:rsid w:val="1E603D35"/>
     <w:rsid w:val="1E636E30"/>
     <w:rsid w:val="1E674B72"/>
     <w:rsid w:val="1E682181"/>
     <w:rsid w:val="1E8E0351"/>
     <w:rsid w:val="1E911BEF"/>
     <w:rsid w:val="1E980356"/>
     <w:rsid w:val="1EA83E44"/>
     <w:rsid w:val="1EA84F2E"/>
     <w:rsid w:val="1EAC6A29"/>
     <w:rsid w:val="1EAE177D"/>
     <w:rsid w:val="1EAE7AE7"/>
     <w:rsid w:val="1EB458DE"/>
     <w:rsid w:val="1ECA6EAF"/>
     <w:rsid w:val="1ECC0E79"/>
     <w:rsid w:val="1ECF44C6"/>
     <w:rsid w:val="1ED57541"/>
     <w:rsid w:val="1EDA0E63"/>
     <w:rsid w:val="1EE2244B"/>
     <w:rsid w:val="1EEC5078"/>
     <w:rsid w:val="1EEC608F"/>
+    <w:rsid w:val="1EF108E0"/>
     <w:rsid w:val="1EF34658"/>
     <w:rsid w:val="1F0C571A"/>
     <w:rsid w:val="1F0D140E"/>
     <w:rsid w:val="1F187782"/>
     <w:rsid w:val="1F187940"/>
     <w:rsid w:val="1F21439F"/>
     <w:rsid w:val="1F2F7577"/>
     <w:rsid w:val="1F354C71"/>
     <w:rsid w:val="1F395772"/>
     <w:rsid w:val="1F4C5B16"/>
     <w:rsid w:val="1F52137F"/>
     <w:rsid w:val="1F5A6485"/>
     <w:rsid w:val="1F6D3CAF"/>
     <w:rsid w:val="1F6D440A"/>
     <w:rsid w:val="1F792DAF"/>
     <w:rsid w:val="1F9C084C"/>
     <w:rsid w:val="1FA94D17"/>
+    <w:rsid w:val="1FB97650"/>
     <w:rsid w:val="1FBC4A4A"/>
     <w:rsid w:val="1FD004F5"/>
     <w:rsid w:val="1FE50445"/>
     <w:rsid w:val="1FE521F3"/>
     <w:rsid w:val="1FF05635"/>
     <w:rsid w:val="1FF16DE9"/>
     <w:rsid w:val="1FF24714"/>
     <w:rsid w:val="1FF40688"/>
     <w:rsid w:val="1FF561AE"/>
     <w:rsid w:val="1FF6022D"/>
     <w:rsid w:val="1FFF7032"/>
     <w:rsid w:val="2000702C"/>
     <w:rsid w:val="20052895"/>
     <w:rsid w:val="200A1C59"/>
     <w:rsid w:val="20120B0E"/>
     <w:rsid w:val="20124FB2"/>
     <w:rsid w:val="2016181B"/>
     <w:rsid w:val="20210D51"/>
     <w:rsid w:val="20213D83"/>
     <w:rsid w:val="202603D7"/>
     <w:rsid w:val="203B42C4"/>
     <w:rsid w:val="203B617F"/>
     <w:rsid w:val="204C4020"/>
     <w:rsid w:val="205630F0"/>
     <w:rsid w:val="205865AE"/>
@@ -21429,287 +20367,296 @@
     <w:rsid w:val="21BC6F83"/>
     <w:rsid w:val="21BF1E89"/>
     <w:rsid w:val="21DA4904"/>
     <w:rsid w:val="21DC7625"/>
     <w:rsid w:val="21E604A4"/>
     <w:rsid w:val="21F26E49"/>
     <w:rsid w:val="21F52A90"/>
     <w:rsid w:val="21F81535"/>
     <w:rsid w:val="21F82FAD"/>
     <w:rsid w:val="21FE7BB0"/>
     <w:rsid w:val="220F4C0D"/>
     <w:rsid w:val="221A6347"/>
     <w:rsid w:val="222006E4"/>
     <w:rsid w:val="222672D6"/>
     <w:rsid w:val="222A0391"/>
     <w:rsid w:val="222A213F"/>
     <w:rsid w:val="222F482F"/>
     <w:rsid w:val="222F59A7"/>
     <w:rsid w:val="22307CA8"/>
     <w:rsid w:val="22314D55"/>
     <w:rsid w:val="22412CD8"/>
     <w:rsid w:val="22431452"/>
     <w:rsid w:val="22482F0D"/>
     <w:rsid w:val="22515385"/>
     <w:rsid w:val="22540FEE"/>
+    <w:rsid w:val="22552F34"/>
     <w:rsid w:val="22561186"/>
     <w:rsid w:val="22592A24"/>
     <w:rsid w:val="225C42C2"/>
     <w:rsid w:val="22603DB2"/>
     <w:rsid w:val="22644521"/>
     <w:rsid w:val="227000E1"/>
     <w:rsid w:val="22860C91"/>
     <w:rsid w:val="22883309"/>
     <w:rsid w:val="22895DBD"/>
     <w:rsid w:val="229879F0"/>
     <w:rsid w:val="229A2A9C"/>
     <w:rsid w:val="22A939AB"/>
     <w:rsid w:val="22AA3280"/>
     <w:rsid w:val="22B440FE"/>
     <w:rsid w:val="22B74211"/>
     <w:rsid w:val="22C02AA3"/>
     <w:rsid w:val="22CC58EC"/>
     <w:rsid w:val="22D14F59"/>
     <w:rsid w:val="22E42C35"/>
     <w:rsid w:val="22E52653"/>
     <w:rsid w:val="22EA5B1F"/>
     <w:rsid w:val="22EE13BE"/>
     <w:rsid w:val="22F8048F"/>
     <w:rsid w:val="22F97D63"/>
     <w:rsid w:val="22FE5379"/>
     <w:rsid w:val="23076924"/>
     <w:rsid w:val="231C16C3"/>
     <w:rsid w:val="23203542"/>
     <w:rsid w:val="2322375E"/>
     <w:rsid w:val="23241284"/>
     <w:rsid w:val="232D09CF"/>
     <w:rsid w:val="23307C29"/>
     <w:rsid w:val="233139A1"/>
     <w:rsid w:val="2355768F"/>
     <w:rsid w:val="23623B5A"/>
     <w:rsid w:val="23694EE9"/>
     <w:rsid w:val="23716349"/>
     <w:rsid w:val="23733FB9"/>
+    <w:rsid w:val="237A5348"/>
     <w:rsid w:val="237D0994"/>
     <w:rsid w:val="237D2742"/>
     <w:rsid w:val="238166D6"/>
     <w:rsid w:val="23944918"/>
     <w:rsid w:val="23A14683"/>
     <w:rsid w:val="23B50B4A"/>
     <w:rsid w:val="23CC5FFA"/>
     <w:rsid w:val="23CE5CAC"/>
     <w:rsid w:val="23DF33FD"/>
     <w:rsid w:val="24092228"/>
     <w:rsid w:val="240A160A"/>
     <w:rsid w:val="240B77F3"/>
     <w:rsid w:val="242333E0"/>
     <w:rsid w:val="243A0633"/>
     <w:rsid w:val="243A3AB5"/>
     <w:rsid w:val="24584E46"/>
     <w:rsid w:val="24596D0B"/>
     <w:rsid w:val="245E1C09"/>
     <w:rsid w:val="24653902"/>
     <w:rsid w:val="246B7E71"/>
     <w:rsid w:val="247725C7"/>
     <w:rsid w:val="24973CD7"/>
     <w:rsid w:val="249F17D3"/>
     <w:rsid w:val="24A37292"/>
     <w:rsid w:val="24A85EE5"/>
     <w:rsid w:val="24BC62F3"/>
     <w:rsid w:val="24CC12E3"/>
     <w:rsid w:val="24D942F0"/>
     <w:rsid w:val="24DA2BBE"/>
     <w:rsid w:val="24E000F6"/>
     <w:rsid w:val="24F0501A"/>
     <w:rsid w:val="24FD6C05"/>
     <w:rsid w:val="25006BE0"/>
     <w:rsid w:val="250550E5"/>
     <w:rsid w:val="25145328"/>
     <w:rsid w:val="2527505B"/>
     <w:rsid w:val="253C586F"/>
     <w:rsid w:val="253F23A5"/>
     <w:rsid w:val="25457290"/>
     <w:rsid w:val="25534800"/>
     <w:rsid w:val="2556149D"/>
     <w:rsid w:val="256234E0"/>
     <w:rsid w:val="25720777"/>
     <w:rsid w:val="2573204F"/>
+    <w:rsid w:val="257362C1"/>
     <w:rsid w:val="2578016F"/>
     <w:rsid w:val="258129BE"/>
     <w:rsid w:val="258233ED"/>
     <w:rsid w:val="25890B8B"/>
     <w:rsid w:val="259F4BF2"/>
     <w:rsid w:val="25A450EF"/>
     <w:rsid w:val="25AB7A3A"/>
     <w:rsid w:val="25BB6C67"/>
     <w:rsid w:val="25C603D0"/>
     <w:rsid w:val="25CC603F"/>
     <w:rsid w:val="25D73700"/>
     <w:rsid w:val="25E44243"/>
     <w:rsid w:val="25EE5B79"/>
     <w:rsid w:val="26013AFE"/>
     <w:rsid w:val="26056D25"/>
     <w:rsid w:val="26075247"/>
     <w:rsid w:val="260B2287"/>
     <w:rsid w:val="261559F4"/>
     <w:rsid w:val="261F5D33"/>
     <w:rsid w:val="262B0B7B"/>
     <w:rsid w:val="26396DF4"/>
     <w:rsid w:val="263E265D"/>
     <w:rsid w:val="26461511"/>
     <w:rsid w:val="2646528D"/>
     <w:rsid w:val="264834DB"/>
     <w:rsid w:val="2652435A"/>
     <w:rsid w:val="265B68CB"/>
     <w:rsid w:val="265D6D4E"/>
     <w:rsid w:val="26600825"/>
     <w:rsid w:val="26606A77"/>
     <w:rsid w:val="266100F9"/>
     <w:rsid w:val="266B0F78"/>
     <w:rsid w:val="2671532A"/>
     <w:rsid w:val="26747E2C"/>
     <w:rsid w:val="2682400D"/>
     <w:rsid w:val="26976211"/>
     <w:rsid w:val="269E64A1"/>
     <w:rsid w:val="26AE3B4C"/>
     <w:rsid w:val="26AE5FBD"/>
     <w:rsid w:val="26B17BE5"/>
     <w:rsid w:val="26D11723"/>
     <w:rsid w:val="26D22DA5"/>
     <w:rsid w:val="26DF42E8"/>
+    <w:rsid w:val="26E1123A"/>
     <w:rsid w:val="26E320E4"/>
     <w:rsid w:val="26E74AA2"/>
     <w:rsid w:val="26EB4F82"/>
     <w:rsid w:val="26EC1B53"/>
     <w:rsid w:val="26EE4083"/>
     <w:rsid w:val="26F62F37"/>
     <w:rsid w:val="26F92A28"/>
     <w:rsid w:val="26FB67A0"/>
     <w:rsid w:val="27024CFB"/>
     <w:rsid w:val="27124612"/>
     <w:rsid w:val="27197B4D"/>
     <w:rsid w:val="2720370E"/>
     <w:rsid w:val="27492C50"/>
     <w:rsid w:val="274E4B21"/>
     <w:rsid w:val="276415E7"/>
     <w:rsid w:val="276460F3"/>
     <w:rsid w:val="2783494C"/>
     <w:rsid w:val="278E3170"/>
     <w:rsid w:val="27A91D58"/>
     <w:rsid w:val="27C070A1"/>
     <w:rsid w:val="27C1173F"/>
     <w:rsid w:val="27C13545"/>
     <w:rsid w:val="27C546B8"/>
     <w:rsid w:val="27C941A8"/>
     <w:rsid w:val="27D02D8B"/>
     <w:rsid w:val="27D36998"/>
     <w:rsid w:val="27D52B4D"/>
     <w:rsid w:val="27D72D69"/>
+    <w:rsid w:val="27D86AE1"/>
     <w:rsid w:val="27EB6814"/>
     <w:rsid w:val="27F76F67"/>
     <w:rsid w:val="28036175"/>
     <w:rsid w:val="280D678A"/>
     <w:rsid w:val="282835C4"/>
     <w:rsid w:val="283F26BC"/>
     <w:rsid w:val="284113D3"/>
     <w:rsid w:val="28433F5A"/>
     <w:rsid w:val="28506677"/>
     <w:rsid w:val="28540449"/>
     <w:rsid w:val="286363AA"/>
     <w:rsid w:val="28673506"/>
     <w:rsid w:val="28724840"/>
     <w:rsid w:val="28754520"/>
     <w:rsid w:val="28795BCE"/>
     <w:rsid w:val="28895EE5"/>
     <w:rsid w:val="288E0F4E"/>
     <w:rsid w:val="2890116A"/>
     <w:rsid w:val="28A16ED3"/>
     <w:rsid w:val="28B74948"/>
     <w:rsid w:val="28C17575"/>
     <w:rsid w:val="28C6547E"/>
     <w:rsid w:val="28D72131"/>
     <w:rsid w:val="28E120D3"/>
     <w:rsid w:val="28EE0144"/>
     <w:rsid w:val="28FB4835"/>
     <w:rsid w:val="28FC7B97"/>
     <w:rsid w:val="29003BF9"/>
     <w:rsid w:val="2907142C"/>
     <w:rsid w:val="290C07F0"/>
+    <w:rsid w:val="290D27BA"/>
     <w:rsid w:val="29133A54"/>
     <w:rsid w:val="291A7161"/>
     <w:rsid w:val="291E6775"/>
     <w:rsid w:val="292B07CA"/>
     <w:rsid w:val="29477A7A"/>
     <w:rsid w:val="295126A7"/>
     <w:rsid w:val="29641BA9"/>
     <w:rsid w:val="296543A4"/>
     <w:rsid w:val="296879F1"/>
     <w:rsid w:val="297168A5"/>
     <w:rsid w:val="29890093"/>
     <w:rsid w:val="298E3D79"/>
     <w:rsid w:val="299B2660"/>
     <w:rsid w:val="299F78B6"/>
     <w:rsid w:val="29A94291"/>
     <w:rsid w:val="29B03871"/>
     <w:rsid w:val="29B36EBE"/>
     <w:rsid w:val="29B9024C"/>
     <w:rsid w:val="29B95B6D"/>
     <w:rsid w:val="29C27101"/>
     <w:rsid w:val="29C3329E"/>
     <w:rsid w:val="29E057D9"/>
     <w:rsid w:val="29E4351B"/>
+    <w:rsid w:val="29EC6874"/>
     <w:rsid w:val="29F01EC0"/>
     <w:rsid w:val="29FA2D3E"/>
     <w:rsid w:val="2A0E0598"/>
     <w:rsid w:val="2A1C4AB9"/>
     <w:rsid w:val="2A247DBB"/>
     <w:rsid w:val="2A2C2A9A"/>
     <w:rsid w:val="2A39627B"/>
     <w:rsid w:val="2A612DBE"/>
     <w:rsid w:val="2A687290"/>
     <w:rsid w:val="2A776103"/>
     <w:rsid w:val="2A7A79DB"/>
     <w:rsid w:val="2A7B2FC6"/>
     <w:rsid w:val="2A7C7BF7"/>
     <w:rsid w:val="2A81520E"/>
     <w:rsid w:val="2A8F6FEE"/>
     <w:rsid w:val="2AA35184"/>
     <w:rsid w:val="2AA50EFC"/>
     <w:rsid w:val="2AAB228B"/>
     <w:rsid w:val="2AAF2A99"/>
     <w:rsid w:val="2AC06FC7"/>
     <w:rsid w:val="2ACD5726"/>
     <w:rsid w:val="2AD410C5"/>
+    <w:rsid w:val="2ADC686D"/>
     <w:rsid w:val="2AE62118"/>
     <w:rsid w:val="2AEF03C9"/>
     <w:rsid w:val="2AF01FA9"/>
     <w:rsid w:val="2AF21C68"/>
     <w:rsid w:val="2B011EAB"/>
     <w:rsid w:val="2B084FE7"/>
     <w:rsid w:val="2B0F6376"/>
     <w:rsid w:val="2B231E21"/>
     <w:rsid w:val="2B2C67D7"/>
+    <w:rsid w:val="2B2F0EFE"/>
     <w:rsid w:val="2B3402AE"/>
     <w:rsid w:val="2B3C1135"/>
     <w:rsid w:val="2B427374"/>
     <w:rsid w:val="2B4A1AA4"/>
     <w:rsid w:val="2B515F22"/>
     <w:rsid w:val="2B5244B4"/>
     <w:rsid w:val="2B53744F"/>
     <w:rsid w:val="2B54647E"/>
     <w:rsid w:val="2B581901"/>
     <w:rsid w:val="2B62129A"/>
     <w:rsid w:val="2B6D7540"/>
     <w:rsid w:val="2B735A8E"/>
     <w:rsid w:val="2B7D07AF"/>
     <w:rsid w:val="2B8A1EA0"/>
     <w:rsid w:val="2B9E594C"/>
     <w:rsid w:val="2B9F0B9C"/>
     <w:rsid w:val="2BA42D46"/>
     <w:rsid w:val="2BA458C2"/>
     <w:rsid w:val="2BA70CA4"/>
     <w:rsid w:val="2BA72A52"/>
     <w:rsid w:val="2BAC0068"/>
     <w:rsid w:val="2BB331A5"/>
     <w:rsid w:val="2BB62C95"/>
     <w:rsid w:val="2BCF1FA9"/>
     <w:rsid w:val="2BD61589"/>
@@ -21720,220 +20667,230 @@
     <w:rsid w:val="2BEB3B67"/>
     <w:rsid w:val="2BF37A45"/>
     <w:rsid w:val="2BF437BD"/>
     <w:rsid w:val="2BFF288E"/>
     <w:rsid w:val="2C047EA4"/>
     <w:rsid w:val="2C091017"/>
     <w:rsid w:val="2C0E0D23"/>
     <w:rsid w:val="2C2220D9"/>
     <w:rsid w:val="2C2C11A9"/>
     <w:rsid w:val="2C34248F"/>
     <w:rsid w:val="2C416221"/>
     <w:rsid w:val="2C4604BD"/>
     <w:rsid w:val="2C477D91"/>
     <w:rsid w:val="2C486EE8"/>
     <w:rsid w:val="2C4A2915"/>
     <w:rsid w:val="2C6238C6"/>
     <w:rsid w:val="2C624BCB"/>
     <w:rsid w:val="2C7548FE"/>
     <w:rsid w:val="2C792446"/>
     <w:rsid w:val="2C800C63"/>
     <w:rsid w:val="2C81472F"/>
     <w:rsid w:val="2C8B2374"/>
     <w:rsid w:val="2C8D5321"/>
     <w:rsid w:val="2C8E59C0"/>
     <w:rsid w:val="2C9805ED"/>
+    <w:rsid w:val="2CAA0A5A"/>
+    <w:rsid w:val="2CB216AE"/>
     <w:rsid w:val="2CB90C8F"/>
     <w:rsid w:val="2CC3566A"/>
     <w:rsid w:val="2CC6515A"/>
     <w:rsid w:val="2CCB451E"/>
     <w:rsid w:val="2CDB02CC"/>
     <w:rsid w:val="2CEC0E10"/>
     <w:rsid w:val="2CF44155"/>
     <w:rsid w:val="2D01287E"/>
     <w:rsid w:val="2D0619FA"/>
     <w:rsid w:val="2D0A13DA"/>
     <w:rsid w:val="2D12039F"/>
     <w:rsid w:val="2D247080"/>
     <w:rsid w:val="2D3227EF"/>
     <w:rsid w:val="2D3703E5"/>
     <w:rsid w:val="2D3B79CD"/>
     <w:rsid w:val="2D55028C"/>
     <w:rsid w:val="2D572256"/>
     <w:rsid w:val="2D5B7F98"/>
     <w:rsid w:val="2D5F7098"/>
     <w:rsid w:val="2D71156A"/>
     <w:rsid w:val="2D74105A"/>
     <w:rsid w:val="2D752F58"/>
     <w:rsid w:val="2D7921CC"/>
     <w:rsid w:val="2D7E3D4C"/>
     <w:rsid w:val="2D860255"/>
     <w:rsid w:val="2D9214E0"/>
     <w:rsid w:val="2DA55B89"/>
     <w:rsid w:val="2DA74F8B"/>
     <w:rsid w:val="2DB6139D"/>
     <w:rsid w:val="2DBB3B6E"/>
     <w:rsid w:val="2DCA0429"/>
     <w:rsid w:val="2DD9710F"/>
     <w:rsid w:val="2DDD09AD"/>
     <w:rsid w:val="2DDD28C0"/>
     <w:rsid w:val="2DEC299E"/>
     <w:rsid w:val="2DEE1E04"/>
     <w:rsid w:val="2DF67CC1"/>
     <w:rsid w:val="2DF87595"/>
     <w:rsid w:val="2E123636"/>
     <w:rsid w:val="2E1E5CE8"/>
     <w:rsid w:val="2E25657D"/>
     <w:rsid w:val="2E262354"/>
     <w:rsid w:val="2E2E2FB7"/>
     <w:rsid w:val="2E314855"/>
     <w:rsid w:val="2E3A7BAD"/>
+    <w:rsid w:val="2E3C1B78"/>
     <w:rsid w:val="2E400F3C"/>
     <w:rsid w:val="2E5834DA"/>
     <w:rsid w:val="2E5E248D"/>
     <w:rsid w:val="2E755089"/>
     <w:rsid w:val="2E7A444E"/>
     <w:rsid w:val="2E8D558B"/>
     <w:rsid w:val="2EA54438"/>
     <w:rsid w:val="2EA901B0"/>
     <w:rsid w:val="2EA97D64"/>
     <w:rsid w:val="2EB6049D"/>
     <w:rsid w:val="2EBF4557"/>
+    <w:rsid w:val="2EC4391B"/>
     <w:rsid w:val="2EC46B3C"/>
     <w:rsid w:val="2ECF301A"/>
     <w:rsid w:val="2ED4433F"/>
     <w:rsid w:val="2ED47A4C"/>
     <w:rsid w:val="2ED975A3"/>
     <w:rsid w:val="2EDA32F0"/>
     <w:rsid w:val="2EE61AE3"/>
     <w:rsid w:val="2EF17758"/>
     <w:rsid w:val="2F0B154A"/>
     <w:rsid w:val="2F0F2C95"/>
     <w:rsid w:val="2F120B2A"/>
     <w:rsid w:val="2F2E05CB"/>
     <w:rsid w:val="2F2E54B8"/>
     <w:rsid w:val="2F2F348A"/>
     <w:rsid w:val="2F307202"/>
     <w:rsid w:val="2F38552A"/>
     <w:rsid w:val="2F3C7955"/>
     <w:rsid w:val="2F452CAE"/>
     <w:rsid w:val="2F4F1437"/>
     <w:rsid w:val="2F4F3167"/>
     <w:rsid w:val="2F540DBC"/>
     <w:rsid w:val="2F5702EB"/>
     <w:rsid w:val="2F656EAC"/>
     <w:rsid w:val="2F6B3D97"/>
     <w:rsid w:val="2F750BAF"/>
     <w:rsid w:val="2F7B373F"/>
     <w:rsid w:val="2F7F1EBD"/>
     <w:rsid w:val="2F8077F6"/>
     <w:rsid w:val="2F8C200A"/>
     <w:rsid w:val="2F9A43BB"/>
     <w:rsid w:val="2F9B0B20"/>
     <w:rsid w:val="2F9B4D95"/>
     <w:rsid w:val="2FAC4ADB"/>
     <w:rsid w:val="2FAE4510"/>
     <w:rsid w:val="2FB15C4D"/>
     <w:rsid w:val="2FD341E9"/>
     <w:rsid w:val="2FD53F82"/>
     <w:rsid w:val="2FD915DC"/>
     <w:rsid w:val="2FE1399E"/>
+    <w:rsid w:val="2FE42CDE"/>
     <w:rsid w:val="2FE51D9B"/>
     <w:rsid w:val="2FE96AAF"/>
     <w:rsid w:val="2FEA115F"/>
     <w:rsid w:val="2FF0698E"/>
     <w:rsid w:val="2FF355C0"/>
     <w:rsid w:val="300466C5"/>
     <w:rsid w:val="30046A1D"/>
     <w:rsid w:val="30077F63"/>
     <w:rsid w:val="30112B90"/>
     <w:rsid w:val="3011493E"/>
     <w:rsid w:val="301D32E3"/>
     <w:rsid w:val="30263342"/>
     <w:rsid w:val="302C79CA"/>
     <w:rsid w:val="30331281"/>
     <w:rsid w:val="30336FAA"/>
     <w:rsid w:val="30404E30"/>
     <w:rsid w:val="304B6B71"/>
     <w:rsid w:val="305C6E18"/>
     <w:rsid w:val="305F1B4D"/>
     <w:rsid w:val="305F7D9F"/>
     <w:rsid w:val="30613FDD"/>
+    <w:rsid w:val="3062163D"/>
     <w:rsid w:val="3062519A"/>
     <w:rsid w:val="30676C54"/>
     <w:rsid w:val="307A24E3"/>
     <w:rsid w:val="307F73DA"/>
     <w:rsid w:val="3082583C"/>
     <w:rsid w:val="30883269"/>
     <w:rsid w:val="30992B52"/>
     <w:rsid w:val="30A752A2"/>
     <w:rsid w:val="30B21544"/>
     <w:rsid w:val="30B64B0F"/>
     <w:rsid w:val="30D50061"/>
+    <w:rsid w:val="30DA11D4"/>
     <w:rsid w:val="30DD6F16"/>
     <w:rsid w:val="30E107B4"/>
     <w:rsid w:val="30EC0F07"/>
     <w:rsid w:val="30FB7472"/>
     <w:rsid w:val="30FD4A8D"/>
     <w:rsid w:val="31093867"/>
     <w:rsid w:val="310C4884"/>
     <w:rsid w:val="31172428"/>
     <w:rsid w:val="311A1F18"/>
     <w:rsid w:val="311C5403"/>
     <w:rsid w:val="31266972"/>
     <w:rsid w:val="31336B36"/>
+    <w:rsid w:val="313E4022"/>
     <w:rsid w:val="31464ABB"/>
     <w:rsid w:val="314A45AB"/>
     <w:rsid w:val="314B3E80"/>
     <w:rsid w:val="315C42DF"/>
     <w:rsid w:val="315F792B"/>
     <w:rsid w:val="31603DCF"/>
     <w:rsid w:val="316A69FC"/>
     <w:rsid w:val="316B2774"/>
     <w:rsid w:val="31711667"/>
+    <w:rsid w:val="317415D2"/>
     <w:rsid w:val="31755DD2"/>
     <w:rsid w:val="31813D45"/>
     <w:rsid w:val="31830494"/>
     <w:rsid w:val="318A2BFA"/>
     <w:rsid w:val="318B6972"/>
     <w:rsid w:val="318D51BA"/>
     <w:rsid w:val="318F0210"/>
     <w:rsid w:val="318F1F71"/>
     <w:rsid w:val="3199108F"/>
     <w:rsid w:val="319E7876"/>
     <w:rsid w:val="31B163D9"/>
     <w:rsid w:val="31BB4F42"/>
     <w:rsid w:val="31BB5570"/>
     <w:rsid w:val="31BE5A57"/>
     <w:rsid w:val="31C0627A"/>
     <w:rsid w:val="31C12394"/>
     <w:rsid w:val="31C51E84"/>
     <w:rsid w:val="31C81974"/>
     <w:rsid w:val="31D82201"/>
     <w:rsid w:val="31DB5204"/>
     <w:rsid w:val="31E0281A"/>
     <w:rsid w:val="31E06CBE"/>
+    <w:rsid w:val="31F14A27"/>
     <w:rsid w:val="31F2254D"/>
     <w:rsid w:val="31F34CB5"/>
     <w:rsid w:val="32121CCE"/>
     <w:rsid w:val="3216172B"/>
     <w:rsid w:val="32221084"/>
     <w:rsid w:val="322272D6"/>
     <w:rsid w:val="322B71D7"/>
     <w:rsid w:val="322C3917"/>
     <w:rsid w:val="322C52E9"/>
     <w:rsid w:val="32333292"/>
     <w:rsid w:val="32384404"/>
     <w:rsid w:val="32396D81"/>
     <w:rsid w:val="324C6101"/>
     <w:rsid w:val="324C7EAF"/>
     <w:rsid w:val="325013DE"/>
     <w:rsid w:val="32513718"/>
     <w:rsid w:val="3253123E"/>
     <w:rsid w:val="3264169D"/>
     <w:rsid w:val="326F1422"/>
     <w:rsid w:val="326F1DF0"/>
     <w:rsid w:val="32763E4B"/>
     <w:rsid w:val="32817BE3"/>
     <w:rsid w:val="32861F6D"/>
     <w:rsid w:val="328C0BF4"/>
     <w:rsid w:val="328C29A2"/>
@@ -21982,198 +20939,210 @@
     <w:rsid w:val="33941B0E"/>
     <w:rsid w:val="33AD7074"/>
     <w:rsid w:val="33B4517C"/>
     <w:rsid w:val="33B91574"/>
     <w:rsid w:val="33C00B55"/>
     <w:rsid w:val="33C06DA7"/>
     <w:rsid w:val="33C24557"/>
     <w:rsid w:val="33C4261F"/>
     <w:rsid w:val="33D740F0"/>
     <w:rsid w:val="33DE547F"/>
     <w:rsid w:val="33E15D8B"/>
     <w:rsid w:val="33E452E6"/>
     <w:rsid w:val="33EF7FB2"/>
     <w:rsid w:val="33F46A50"/>
     <w:rsid w:val="34044EE1"/>
     <w:rsid w:val="340F5638"/>
     <w:rsid w:val="34120C85"/>
     <w:rsid w:val="34142C4F"/>
     <w:rsid w:val="34207846"/>
     <w:rsid w:val="34267D09"/>
     <w:rsid w:val="3429488A"/>
     <w:rsid w:val="342A6B27"/>
     <w:rsid w:val="342B6231"/>
     <w:rsid w:val="34313801"/>
     <w:rsid w:val="343B56FE"/>
+    <w:rsid w:val="343E5F1E"/>
     <w:rsid w:val="34594B05"/>
     <w:rsid w:val="345B087E"/>
     <w:rsid w:val="346040E6"/>
     <w:rsid w:val="346D235F"/>
     <w:rsid w:val="346E6803"/>
+    <w:rsid w:val="34713BFD"/>
     <w:rsid w:val="3474193F"/>
     <w:rsid w:val="347A7FA4"/>
     <w:rsid w:val="34853D56"/>
     <w:rsid w:val="348576A9"/>
     <w:rsid w:val="348A3678"/>
     <w:rsid w:val="348C43EB"/>
     <w:rsid w:val="34945B3E"/>
     <w:rsid w:val="34950750"/>
     <w:rsid w:val="34993154"/>
     <w:rsid w:val="34A523AB"/>
     <w:rsid w:val="34A73AC3"/>
     <w:rsid w:val="34AC10D9"/>
     <w:rsid w:val="34C277A8"/>
     <w:rsid w:val="34C46423"/>
     <w:rsid w:val="34CB1F9B"/>
     <w:rsid w:val="34D7784D"/>
     <w:rsid w:val="34D95A2F"/>
     <w:rsid w:val="34DD246E"/>
     <w:rsid w:val="34E24AFB"/>
     <w:rsid w:val="34E3068C"/>
     <w:rsid w:val="34E814C3"/>
     <w:rsid w:val="34E933D7"/>
     <w:rsid w:val="34EA42C8"/>
     <w:rsid w:val="34F067BB"/>
     <w:rsid w:val="34F32E3B"/>
     <w:rsid w:val="34F33242"/>
     <w:rsid w:val="34FD3E30"/>
     <w:rsid w:val="35066A3B"/>
     <w:rsid w:val="350B22A4"/>
     <w:rsid w:val="35101E10"/>
     <w:rsid w:val="35170C48"/>
     <w:rsid w:val="353F12EA"/>
     <w:rsid w:val="354220CE"/>
     <w:rsid w:val="35472BB0"/>
     <w:rsid w:val="35496928"/>
     <w:rsid w:val="35571045"/>
     <w:rsid w:val="35592166"/>
+    <w:rsid w:val="356130B4"/>
     <w:rsid w:val="35664045"/>
     <w:rsid w:val="35695372"/>
     <w:rsid w:val="35770328"/>
     <w:rsid w:val="357C4F4F"/>
     <w:rsid w:val="359A5773"/>
     <w:rsid w:val="35A875CD"/>
     <w:rsid w:val="35C41EE5"/>
     <w:rsid w:val="35D501BC"/>
     <w:rsid w:val="35E548A3"/>
     <w:rsid w:val="35EB5C31"/>
     <w:rsid w:val="35FE3BB6"/>
     <w:rsid w:val="36062A6B"/>
     <w:rsid w:val="361975F2"/>
     <w:rsid w:val="36260A17"/>
     <w:rsid w:val="36321AB2"/>
     <w:rsid w:val="36341386"/>
     <w:rsid w:val="36347F10"/>
     <w:rsid w:val="3639699D"/>
     <w:rsid w:val="363E036F"/>
     <w:rsid w:val="36401AD9"/>
+    <w:rsid w:val="364610BA"/>
     <w:rsid w:val="36583786"/>
     <w:rsid w:val="365E2313"/>
     <w:rsid w:val="36617CA1"/>
     <w:rsid w:val="3669267B"/>
     <w:rsid w:val="366B498D"/>
     <w:rsid w:val="366C0B20"/>
     <w:rsid w:val="366F250B"/>
     <w:rsid w:val="36743E79"/>
     <w:rsid w:val="3676199F"/>
     <w:rsid w:val="367F6C7D"/>
     <w:rsid w:val="3687595A"/>
     <w:rsid w:val="36896378"/>
     <w:rsid w:val="36AF6C5F"/>
     <w:rsid w:val="36BC0067"/>
+    <w:rsid w:val="36C249A4"/>
     <w:rsid w:val="36D36DF1"/>
     <w:rsid w:val="36D6243D"/>
     <w:rsid w:val="3701395E"/>
     <w:rsid w:val="371B50A8"/>
     <w:rsid w:val="372C6501"/>
     <w:rsid w:val="37377380"/>
     <w:rsid w:val="373F3FD8"/>
     <w:rsid w:val="373F6235"/>
     <w:rsid w:val="37500442"/>
     <w:rsid w:val="375B30DC"/>
     <w:rsid w:val="376C4B50"/>
     <w:rsid w:val="37702892"/>
     <w:rsid w:val="37977E1F"/>
     <w:rsid w:val="37A367C3"/>
     <w:rsid w:val="37CB2D9B"/>
     <w:rsid w:val="37CB5D1A"/>
     <w:rsid w:val="37DE137B"/>
     <w:rsid w:val="37E5006F"/>
     <w:rsid w:val="37E91363"/>
     <w:rsid w:val="37EA2378"/>
     <w:rsid w:val="37EF1A09"/>
     <w:rsid w:val="37F45CCC"/>
     <w:rsid w:val="37F7266B"/>
     <w:rsid w:val="380448BC"/>
     <w:rsid w:val="38084878"/>
     <w:rsid w:val="38305B3C"/>
+    <w:rsid w:val="3834062E"/>
     <w:rsid w:val="386F66A6"/>
     <w:rsid w:val="38711C16"/>
     <w:rsid w:val="387719FE"/>
     <w:rsid w:val="38792D0F"/>
     <w:rsid w:val="388008B3"/>
     <w:rsid w:val="38806B05"/>
     <w:rsid w:val="388318F9"/>
     <w:rsid w:val="388760E5"/>
     <w:rsid w:val="388D2FD0"/>
     <w:rsid w:val="388F0AF6"/>
+    <w:rsid w:val="3898136B"/>
     <w:rsid w:val="389E359A"/>
     <w:rsid w:val="38A24286"/>
+    <w:rsid w:val="38A56814"/>
     <w:rsid w:val="38C47998"/>
     <w:rsid w:val="38CA370C"/>
     <w:rsid w:val="38CD6618"/>
     <w:rsid w:val="38CF5396"/>
     <w:rsid w:val="38D330D8"/>
     <w:rsid w:val="38F70143"/>
     <w:rsid w:val="38FD63A7"/>
+    <w:rsid w:val="38FE5C7B"/>
+    <w:rsid w:val="390037A2"/>
     <w:rsid w:val="39017726"/>
     <w:rsid w:val="3902576C"/>
     <w:rsid w:val="392657E8"/>
     <w:rsid w:val="392751D2"/>
     <w:rsid w:val="392C4597"/>
     <w:rsid w:val="393578EF"/>
     <w:rsid w:val="393B0C7E"/>
+    <w:rsid w:val="393F42CA"/>
     <w:rsid w:val="395B188E"/>
     <w:rsid w:val="39631EA3"/>
     <w:rsid w:val="39643D30"/>
     <w:rsid w:val="39665CFB"/>
     <w:rsid w:val="396E1381"/>
     <w:rsid w:val="396E2E01"/>
     <w:rsid w:val="397206FB"/>
     <w:rsid w:val="39736669"/>
     <w:rsid w:val="39750C62"/>
     <w:rsid w:val="397F500E"/>
     <w:rsid w:val="398443D3"/>
     <w:rsid w:val="39934616"/>
     <w:rsid w:val="399565E0"/>
     <w:rsid w:val="39AB5E03"/>
     <w:rsid w:val="39AD1B7B"/>
     <w:rsid w:val="39B300EB"/>
     <w:rsid w:val="39B4304B"/>
     <w:rsid w:val="39BC1DBE"/>
     <w:rsid w:val="39CE38A0"/>
     <w:rsid w:val="39D4540A"/>
+    <w:rsid w:val="39EF3970"/>
     <w:rsid w:val="39F41558"/>
     <w:rsid w:val="39F72DF7"/>
     <w:rsid w:val="39F80D42"/>
     <w:rsid w:val="39FF1CAB"/>
     <w:rsid w:val="3A077E08"/>
     <w:rsid w:val="3A0D43C8"/>
     <w:rsid w:val="3A1C0AAF"/>
     <w:rsid w:val="3A1C285D"/>
     <w:rsid w:val="3A1E65D5"/>
     <w:rsid w:val="3A272F33"/>
     <w:rsid w:val="3A345DF9"/>
     <w:rsid w:val="3A441EEC"/>
     <w:rsid w:val="3A477746"/>
     <w:rsid w:val="3A541FF7"/>
     <w:rsid w:val="3A5A510D"/>
     <w:rsid w:val="3A5E69D2"/>
     <w:rsid w:val="3A7206CF"/>
     <w:rsid w:val="3A7B3A28"/>
     <w:rsid w:val="3A804B9A"/>
     <w:rsid w:val="3A865C6B"/>
     <w:rsid w:val="3A8A77C7"/>
     <w:rsid w:val="3A963626"/>
     <w:rsid w:val="3A9B7C26"/>
     <w:rsid w:val="3AA11540"/>
     <w:rsid w:val="3AA71716"/>
@@ -22238,53 +21207,55 @@
     <w:rsid w:val="3C834E15"/>
     <w:rsid w:val="3C850B8E"/>
     <w:rsid w:val="3C85293C"/>
     <w:rsid w:val="3C862210"/>
     <w:rsid w:val="3C885F88"/>
     <w:rsid w:val="3C8D359E"/>
     <w:rsid w:val="3CA803D8"/>
     <w:rsid w:val="3CA8662A"/>
     <w:rsid w:val="3CAA4150"/>
     <w:rsid w:val="3CB11983"/>
     <w:rsid w:val="3CB90837"/>
     <w:rsid w:val="3CBE5CDB"/>
     <w:rsid w:val="3CBE5E4E"/>
     <w:rsid w:val="3CE358B4"/>
     <w:rsid w:val="3CF11D7F"/>
     <w:rsid w:val="3CF17FD1"/>
     <w:rsid w:val="3CF74EBC"/>
     <w:rsid w:val="3CF84C7D"/>
     <w:rsid w:val="3CF950D8"/>
     <w:rsid w:val="3D0361AF"/>
     <w:rsid w:val="3D0870C9"/>
     <w:rsid w:val="3D1419CC"/>
     <w:rsid w:val="3D3103CE"/>
     <w:rsid w:val="3D363C36"/>
     <w:rsid w:val="3D3B56F0"/>
+    <w:rsid w:val="3D430101"/>
     <w:rsid w:val="3D4F61B5"/>
     <w:rsid w:val="3D540560"/>
     <w:rsid w:val="3D687B67"/>
+    <w:rsid w:val="3D6C6DBD"/>
     <w:rsid w:val="3D766728"/>
     <w:rsid w:val="3D7D3613"/>
     <w:rsid w:val="3DA7036F"/>
     <w:rsid w:val="3DA8208E"/>
     <w:rsid w:val="3DAFEEC8"/>
     <w:rsid w:val="3DB64D77"/>
     <w:rsid w:val="3DB65437"/>
     <w:rsid w:val="3DC20CFD"/>
     <w:rsid w:val="3DD64688"/>
     <w:rsid w:val="3DDB0CD9"/>
     <w:rsid w:val="3DDC47DD"/>
     <w:rsid w:val="3DE10046"/>
     <w:rsid w:val="3DE23DBE"/>
     <w:rsid w:val="3DF15DAF"/>
     <w:rsid w:val="3DF77869"/>
     <w:rsid w:val="3DFC4E7F"/>
     <w:rsid w:val="3E001084"/>
     <w:rsid w:val="3E043D34"/>
     <w:rsid w:val="3E0537EB"/>
     <w:rsid w:val="3E060C40"/>
     <w:rsid w:val="3E0C2BE9"/>
     <w:rsid w:val="3E1504D3"/>
     <w:rsid w:val="3E155F41"/>
     <w:rsid w:val="3E1A3557"/>
     <w:rsid w:val="3E1D0952"/>
@@ -22321,70 +21292,72 @@
     <w:rsid w:val="3F1B49F5"/>
     <w:rsid w:val="3F2355D5"/>
     <w:rsid w:val="3F261A88"/>
     <w:rsid w:val="3F56236D"/>
     <w:rsid w:val="3F565283"/>
     <w:rsid w:val="3F620D12"/>
     <w:rsid w:val="3F6F342F"/>
     <w:rsid w:val="3F7159F0"/>
     <w:rsid w:val="3F731171"/>
     <w:rsid w:val="3F8C424E"/>
     <w:rsid w:val="3F8F587F"/>
     <w:rsid w:val="3F942E96"/>
     <w:rsid w:val="3F965D09"/>
     <w:rsid w:val="3FAF1A7E"/>
     <w:rsid w:val="3FAF7CCF"/>
     <w:rsid w:val="3FE94F8F"/>
     <w:rsid w:val="3FFA22A4"/>
     <w:rsid w:val="3FFA53EF"/>
     <w:rsid w:val="3FFD0982"/>
     <w:rsid w:val="40047C86"/>
     <w:rsid w:val="400B75FC"/>
     <w:rsid w:val="401A15ED"/>
     <w:rsid w:val="401B52BF"/>
     <w:rsid w:val="402B78B3"/>
     <w:rsid w:val="40414DCB"/>
+    <w:rsid w:val="40457BF5"/>
     <w:rsid w:val="4047615A"/>
     <w:rsid w:val="40582115"/>
     <w:rsid w:val="40586E6A"/>
     <w:rsid w:val="40646D0C"/>
     <w:rsid w:val="407B6E94"/>
     <w:rsid w:val="4084115C"/>
     <w:rsid w:val="408B0C82"/>
     <w:rsid w:val="408D5E3F"/>
     <w:rsid w:val="408E7E98"/>
     <w:rsid w:val="40923879"/>
     <w:rsid w:val="409400E9"/>
     <w:rsid w:val="409E2D40"/>
     <w:rsid w:val="40A47108"/>
     <w:rsid w:val="40AB0497"/>
     <w:rsid w:val="40AD2461"/>
     <w:rsid w:val="40B25CC9"/>
     <w:rsid w:val="40D07EFD"/>
     <w:rsid w:val="40D21EC7"/>
     <w:rsid w:val="40D23C76"/>
     <w:rsid w:val="40DF6392"/>
+    <w:rsid w:val="40E65905"/>
     <w:rsid w:val="40E85247"/>
     <w:rsid w:val="40E8793D"/>
     <w:rsid w:val="40EB4D37"/>
     <w:rsid w:val="410445E8"/>
     <w:rsid w:val="41180544"/>
     <w:rsid w:val="411E6EBB"/>
     <w:rsid w:val="4133239F"/>
     <w:rsid w:val="41336AA3"/>
     <w:rsid w:val="413466DE"/>
     <w:rsid w:val="41406E31"/>
     <w:rsid w:val="41482C5E"/>
     <w:rsid w:val="41524DB6"/>
     <w:rsid w:val="415723CD"/>
     <w:rsid w:val="415B010F"/>
     <w:rsid w:val="41831962"/>
     <w:rsid w:val="41856F3A"/>
     <w:rsid w:val="41866A06"/>
     <w:rsid w:val="419929E5"/>
     <w:rsid w:val="41A76EB0"/>
     <w:rsid w:val="41AF53B1"/>
     <w:rsid w:val="41B87BD5"/>
     <w:rsid w:val="41C51A2C"/>
     <w:rsid w:val="41C537DA"/>
     <w:rsid w:val="41CB6863"/>
     <w:rsid w:val="41CE268F"/>
@@ -22459,135 +21432,141 @@
     <w:rsid w:val="43F519DB"/>
     <w:rsid w:val="440A6D4B"/>
     <w:rsid w:val="440B77C2"/>
     <w:rsid w:val="44124CF1"/>
     <w:rsid w:val="441427F7"/>
     <w:rsid w:val="442C18EF"/>
     <w:rsid w:val="44332C7D"/>
     <w:rsid w:val="44391DBF"/>
     <w:rsid w:val="445A645C"/>
     <w:rsid w:val="445C5E07"/>
     <w:rsid w:val="44784B34"/>
     <w:rsid w:val="447F5EC2"/>
     <w:rsid w:val="44890AEF"/>
     <w:rsid w:val="448B2AB9"/>
     <w:rsid w:val="448B4867"/>
     <w:rsid w:val="4493196E"/>
     <w:rsid w:val="44A66B12"/>
     <w:rsid w:val="44A91191"/>
     <w:rsid w:val="44AF0A54"/>
     <w:rsid w:val="44B36158"/>
     <w:rsid w:val="44BB21B5"/>
     <w:rsid w:val="44BD2E10"/>
     <w:rsid w:val="44C64A40"/>
     <w:rsid w:val="44D90562"/>
     <w:rsid w:val="44E421C9"/>
+    <w:rsid w:val="44ED34C5"/>
     <w:rsid w:val="44EE129A"/>
     <w:rsid w:val="44F12C03"/>
     <w:rsid w:val="44F93EC7"/>
     <w:rsid w:val="44FC7F9B"/>
     <w:rsid w:val="45012D7B"/>
     <w:rsid w:val="450329E9"/>
     <w:rsid w:val="450347CF"/>
     <w:rsid w:val="4504461A"/>
     <w:rsid w:val="45132AAF"/>
     <w:rsid w:val="45152FBF"/>
     <w:rsid w:val="4516350E"/>
     <w:rsid w:val="4517434D"/>
     <w:rsid w:val="45280308"/>
     <w:rsid w:val="45321526"/>
     <w:rsid w:val="45322F35"/>
     <w:rsid w:val="45423A6A"/>
     <w:rsid w:val="45424F2A"/>
     <w:rsid w:val="454D7D6F"/>
     <w:rsid w:val="454E0A4E"/>
     <w:rsid w:val="45660E30"/>
     <w:rsid w:val="4568104C"/>
     <w:rsid w:val="45684BA8"/>
     <w:rsid w:val="45701CAF"/>
     <w:rsid w:val="45774DEB"/>
+    <w:rsid w:val="457E617A"/>
     <w:rsid w:val="458536EE"/>
     <w:rsid w:val="458920E2"/>
     <w:rsid w:val="45AC64F4"/>
     <w:rsid w:val="45B46040"/>
     <w:rsid w:val="45B84F62"/>
     <w:rsid w:val="45BB117C"/>
+    <w:rsid w:val="45C2701C"/>
     <w:rsid w:val="45C63C7C"/>
     <w:rsid w:val="45DB537A"/>
     <w:rsid w:val="45DE6011"/>
     <w:rsid w:val="45E05087"/>
     <w:rsid w:val="45EA6BA0"/>
     <w:rsid w:val="45F15F39"/>
     <w:rsid w:val="45F46EE5"/>
     <w:rsid w:val="45FDD8FB"/>
     <w:rsid w:val="460F3276"/>
     <w:rsid w:val="46130FB8"/>
     <w:rsid w:val="46202A9A"/>
     <w:rsid w:val="46213087"/>
     <w:rsid w:val="462431C5"/>
     <w:rsid w:val="462A4554"/>
     <w:rsid w:val="463A18DF"/>
     <w:rsid w:val="463B406B"/>
     <w:rsid w:val="463D7533"/>
     <w:rsid w:val="46411D80"/>
     <w:rsid w:val="464A34CB"/>
     <w:rsid w:val="4654337F"/>
     <w:rsid w:val="466A4950"/>
     <w:rsid w:val="466E2692"/>
+    <w:rsid w:val="466E67BD"/>
     <w:rsid w:val="469B4E8A"/>
     <w:rsid w:val="469C7ABC"/>
     <w:rsid w:val="46AB11F1"/>
     <w:rsid w:val="46AD4B9C"/>
     <w:rsid w:val="46B207D1"/>
     <w:rsid w:val="46BC1650"/>
     <w:rsid w:val="46C04255"/>
     <w:rsid w:val="46CE77DF"/>
     <w:rsid w:val="46D1677D"/>
     <w:rsid w:val="46D36999"/>
     <w:rsid w:val="46D86895"/>
     <w:rsid w:val="472072B3"/>
     <w:rsid w:val="47217705"/>
     <w:rsid w:val="472965B9"/>
     <w:rsid w:val="472D3FB0"/>
     <w:rsid w:val="473867FC"/>
     <w:rsid w:val="47392CA0"/>
     <w:rsid w:val="47451BD8"/>
     <w:rsid w:val="474653BD"/>
     <w:rsid w:val="475E6263"/>
     <w:rsid w:val="476B1A16"/>
     <w:rsid w:val="47725A7D"/>
     <w:rsid w:val="477B5067"/>
     <w:rsid w:val="477D3257"/>
     <w:rsid w:val="47831EC6"/>
     <w:rsid w:val="478F28C0"/>
     <w:rsid w:val="47953C4F"/>
     <w:rsid w:val="479B691A"/>
     <w:rsid w:val="47A04ACD"/>
     <w:rsid w:val="47B75973"/>
     <w:rsid w:val="47C02A7A"/>
+    <w:rsid w:val="47CC4A9D"/>
     <w:rsid w:val="47CD7C34"/>
     <w:rsid w:val="47D209FF"/>
+    <w:rsid w:val="47D7285B"/>
     <w:rsid w:val="47E30E5E"/>
     <w:rsid w:val="47E37174"/>
     <w:rsid w:val="47ED5839"/>
     <w:rsid w:val="48007F78"/>
     <w:rsid w:val="48042BC0"/>
     <w:rsid w:val="48077256"/>
     <w:rsid w:val="481464EA"/>
     <w:rsid w:val="48153C8D"/>
     <w:rsid w:val="48315726"/>
     <w:rsid w:val="48594C7C"/>
     <w:rsid w:val="485B637D"/>
     <w:rsid w:val="485D78B2"/>
     <w:rsid w:val="486503BD"/>
     <w:rsid w:val="486A4337"/>
     <w:rsid w:val="486D24D6"/>
     <w:rsid w:val="4873716D"/>
     <w:rsid w:val="48740B49"/>
     <w:rsid w:val="487E1A6D"/>
     <w:rsid w:val="487E6CB0"/>
     <w:rsid w:val="48866BC4"/>
     <w:rsid w:val="48894D7A"/>
     <w:rsid w:val="48A91F3C"/>
     <w:rsid w:val="48BB76E5"/>
     <w:rsid w:val="48BC749A"/>
     <w:rsid w:val="48C20A74"/>
@@ -22619,50 +21598,51 @@
     <w:rsid w:val="49A32653"/>
     <w:rsid w:val="49A81A17"/>
     <w:rsid w:val="49AB1508"/>
     <w:rsid w:val="49B63741"/>
     <w:rsid w:val="49B900C8"/>
     <w:rsid w:val="49BA799D"/>
     <w:rsid w:val="49C16F7D"/>
     <w:rsid w:val="49C36851"/>
     <w:rsid w:val="49CC016C"/>
     <w:rsid w:val="49CF51F6"/>
     <w:rsid w:val="49DB003F"/>
     <w:rsid w:val="49DE7409"/>
     <w:rsid w:val="49E113CD"/>
     <w:rsid w:val="49E669E4"/>
     <w:rsid w:val="49E8450A"/>
     <w:rsid w:val="49ED38CE"/>
     <w:rsid w:val="49F90742"/>
     <w:rsid w:val="49FD3541"/>
     <w:rsid w:val="4A225C6E"/>
     <w:rsid w:val="4A2D63C1"/>
     <w:rsid w:val="4A30345C"/>
     <w:rsid w:val="4A580E2D"/>
     <w:rsid w:val="4A5F26D2"/>
     <w:rsid w:val="4A6D69F6"/>
     <w:rsid w:val="4A6E0EB3"/>
+    <w:rsid w:val="4A6E2A57"/>
     <w:rsid w:val="4A715109"/>
     <w:rsid w:val="4A745D9D"/>
     <w:rsid w:val="4A7521AE"/>
     <w:rsid w:val="4A800BE6"/>
     <w:rsid w:val="4A864330"/>
     <w:rsid w:val="4A8700D4"/>
     <w:rsid w:val="4A9373AD"/>
     <w:rsid w:val="4A9B332A"/>
     <w:rsid w:val="4A9D2E1F"/>
     <w:rsid w:val="4A9F2DA7"/>
     <w:rsid w:val="4AAD03B1"/>
     <w:rsid w:val="4AB03279"/>
     <w:rsid w:val="4AB20D22"/>
     <w:rsid w:val="4AB663B6"/>
     <w:rsid w:val="4AB8462B"/>
     <w:rsid w:val="4AC37F0A"/>
     <w:rsid w:val="4AD36F68"/>
     <w:rsid w:val="4AD4683C"/>
     <w:rsid w:val="4AD507FF"/>
     <w:rsid w:val="4AD60806"/>
     <w:rsid w:val="4AD90602"/>
     <w:rsid w:val="4ADF1396"/>
     <w:rsid w:val="4AE20F59"/>
     <w:rsid w:val="4AED0DD6"/>
     <w:rsid w:val="4AFF5FAF"/>
@@ -22673,50 +21653,51 @@
     <w:rsid w:val="4B2D78B6"/>
     <w:rsid w:val="4B410375"/>
     <w:rsid w:val="4B413ED2"/>
     <w:rsid w:val="4B4439C2"/>
     <w:rsid w:val="4B4734B2"/>
     <w:rsid w:val="4B47451F"/>
     <w:rsid w:val="4B49722A"/>
     <w:rsid w:val="4B8068E1"/>
     <w:rsid w:val="4B8C7BB6"/>
     <w:rsid w:val="4B9E7576"/>
     <w:rsid w:val="4BB4664D"/>
     <w:rsid w:val="4BB520F7"/>
     <w:rsid w:val="4BB70638"/>
     <w:rsid w:val="4BCD1C09"/>
     <w:rsid w:val="4BCE14DD"/>
     <w:rsid w:val="4BCE6B0E"/>
     <w:rsid w:val="4BDF36EB"/>
     <w:rsid w:val="4BE13907"/>
     <w:rsid w:val="4BE5547B"/>
     <w:rsid w:val="4BF2341E"/>
     <w:rsid w:val="4BFC24EE"/>
     <w:rsid w:val="4C1710D6"/>
     <w:rsid w:val="4C19436A"/>
     <w:rsid w:val="4C2832E3"/>
     <w:rsid w:val="4C2C2DD4"/>
+    <w:rsid w:val="4C312198"/>
     <w:rsid w:val="4C316415"/>
     <w:rsid w:val="4C350B91"/>
     <w:rsid w:val="4C457C0D"/>
     <w:rsid w:val="4C5916EF"/>
     <w:rsid w:val="4C5E3B1A"/>
     <w:rsid w:val="4C653E79"/>
     <w:rsid w:val="4C8C73CE"/>
     <w:rsid w:val="4C94307B"/>
     <w:rsid w:val="4CA24E44"/>
     <w:rsid w:val="4CA354A1"/>
     <w:rsid w:val="4CA91F7F"/>
     <w:rsid w:val="4CAE634F"/>
     <w:rsid w:val="4CB9218D"/>
     <w:rsid w:val="4CBD1C7E"/>
     <w:rsid w:val="4CBD7ED0"/>
     <w:rsid w:val="4CC72AFC"/>
     <w:rsid w:val="4CCE63FC"/>
     <w:rsid w:val="4CE216E4"/>
     <w:rsid w:val="4CE3349F"/>
     <w:rsid w:val="4CEA2347"/>
     <w:rsid w:val="4D063625"/>
     <w:rsid w:val="4D0E072B"/>
     <w:rsid w:val="4D1912A4"/>
     <w:rsid w:val="4D245859"/>
     <w:rsid w:val="4D2910C1"/>
@@ -22779,194 +21760,201 @@
     <w:rsid w:val="4F000FA7"/>
     <w:rsid w:val="4F082F58"/>
     <w:rsid w:val="4F1D43F5"/>
     <w:rsid w:val="4F246AA8"/>
     <w:rsid w:val="4F2B5F7F"/>
     <w:rsid w:val="4F2C4E99"/>
     <w:rsid w:val="4F351F9F"/>
     <w:rsid w:val="4F3552DF"/>
     <w:rsid w:val="4F356A49"/>
     <w:rsid w:val="4F3832C2"/>
     <w:rsid w:val="4F3A87CE"/>
     <w:rsid w:val="4F3B332E"/>
     <w:rsid w:val="4F3F2E1E"/>
     <w:rsid w:val="4F4026F2"/>
     <w:rsid w:val="4F455F5A"/>
     <w:rsid w:val="4F4D596D"/>
     <w:rsid w:val="4F4F5BD5"/>
     <w:rsid w:val="4F533461"/>
     <w:rsid w:val="4F552641"/>
     <w:rsid w:val="4F5A7C58"/>
     <w:rsid w:val="4F5F526E"/>
     <w:rsid w:val="4F622668"/>
     <w:rsid w:val="4F672375"/>
     <w:rsid w:val="4F697E9B"/>
     <w:rsid w:val="4F6A4986"/>
+    <w:rsid w:val="4F7C7BCE"/>
     <w:rsid w:val="4F876573"/>
     <w:rsid w:val="4F936CC6"/>
     <w:rsid w:val="4F9A44F8"/>
     <w:rsid w:val="4FA15887"/>
     <w:rsid w:val="4FA46837"/>
     <w:rsid w:val="4FAE1D52"/>
     <w:rsid w:val="4FBC446F"/>
     <w:rsid w:val="4FC21359"/>
     <w:rsid w:val="4FC41575"/>
     <w:rsid w:val="4FC979FE"/>
     <w:rsid w:val="4FCB53A6"/>
     <w:rsid w:val="4FD14828"/>
     <w:rsid w:val="4FD472C5"/>
     <w:rsid w:val="4FD73056"/>
     <w:rsid w:val="4FDF015D"/>
     <w:rsid w:val="4FE50355"/>
     <w:rsid w:val="4FE55BCC"/>
     <w:rsid w:val="4FE5751C"/>
     <w:rsid w:val="4FF77255"/>
     <w:rsid w:val="500B6ED6"/>
     <w:rsid w:val="500B71A4"/>
     <w:rsid w:val="500E27F0"/>
     <w:rsid w:val="501A73E7"/>
     <w:rsid w:val="5025781F"/>
     <w:rsid w:val="50267B3A"/>
     <w:rsid w:val="502D711A"/>
     <w:rsid w:val="50302767"/>
     <w:rsid w:val="50334005"/>
     <w:rsid w:val="504F52E3"/>
     <w:rsid w:val="50586ACD"/>
     <w:rsid w:val="50642410"/>
     <w:rsid w:val="508A1D61"/>
     <w:rsid w:val="508D1967"/>
     <w:rsid w:val="50901457"/>
     <w:rsid w:val="509947B0"/>
     <w:rsid w:val="509A292F"/>
     <w:rsid w:val="50AD7F54"/>
     <w:rsid w:val="50B138A7"/>
     <w:rsid w:val="50B878CC"/>
     <w:rsid w:val="50BB4726"/>
     <w:rsid w:val="50C35389"/>
     <w:rsid w:val="50C8299F"/>
     <w:rsid w:val="50CF01D2"/>
     <w:rsid w:val="50D019E6"/>
     <w:rsid w:val="50E4194B"/>
     <w:rsid w:val="50F25C6E"/>
     <w:rsid w:val="50FA6B29"/>
     <w:rsid w:val="510460CD"/>
+    <w:rsid w:val="510D4856"/>
     <w:rsid w:val="51180B8E"/>
     <w:rsid w:val="512C1180"/>
     <w:rsid w:val="513242BC"/>
     <w:rsid w:val="51363DAD"/>
     <w:rsid w:val="513E2C61"/>
     <w:rsid w:val="51545FC5"/>
     <w:rsid w:val="515A46B7"/>
     <w:rsid w:val="516269F4"/>
     <w:rsid w:val="51644DBE"/>
     <w:rsid w:val="516528E4"/>
     <w:rsid w:val="51673238"/>
     <w:rsid w:val="517E44CE"/>
     <w:rsid w:val="518C37D5"/>
+    <w:rsid w:val="518C687F"/>
     <w:rsid w:val="51976F41"/>
     <w:rsid w:val="51990092"/>
     <w:rsid w:val="51A05024"/>
     <w:rsid w:val="51A60F32"/>
     <w:rsid w:val="51AE6B08"/>
     <w:rsid w:val="51B64EEE"/>
     <w:rsid w:val="51BB3E66"/>
     <w:rsid w:val="51CB6BEB"/>
     <w:rsid w:val="51CD740E"/>
+    <w:rsid w:val="51D5415B"/>
     <w:rsid w:val="51D737A2"/>
     <w:rsid w:val="51E27266"/>
     <w:rsid w:val="51E6483D"/>
     <w:rsid w:val="51EC090F"/>
     <w:rsid w:val="51F2421C"/>
     <w:rsid w:val="51F6353C"/>
+    <w:rsid w:val="52036385"/>
     <w:rsid w:val="520B348B"/>
     <w:rsid w:val="52151C14"/>
     <w:rsid w:val="521E5CF4"/>
     <w:rsid w:val="522D3402"/>
     <w:rsid w:val="522E717A"/>
     <w:rsid w:val="52392BB8"/>
     <w:rsid w:val="524B7D2C"/>
     <w:rsid w:val="524F15CA"/>
     <w:rsid w:val="52521996"/>
     <w:rsid w:val="5253273C"/>
     <w:rsid w:val="527D34D3"/>
     <w:rsid w:val="529D2F49"/>
     <w:rsid w:val="52A31916"/>
     <w:rsid w:val="52A64F62"/>
     <w:rsid w:val="52AB2578"/>
     <w:rsid w:val="52D7511B"/>
     <w:rsid w:val="52E361B6"/>
     <w:rsid w:val="52E55A8A"/>
     <w:rsid w:val="52EC506B"/>
     <w:rsid w:val="52EF06B7"/>
     <w:rsid w:val="53195734"/>
     <w:rsid w:val="53277E51"/>
     <w:rsid w:val="532C5467"/>
     <w:rsid w:val="53346A12"/>
     <w:rsid w:val="533662E6"/>
     <w:rsid w:val="53442347"/>
     <w:rsid w:val="534704F3"/>
     <w:rsid w:val="534A7FE3"/>
     <w:rsid w:val="534C5B09"/>
     <w:rsid w:val="53511372"/>
     <w:rsid w:val="53513EE3"/>
     <w:rsid w:val="53552806"/>
     <w:rsid w:val="5358625C"/>
     <w:rsid w:val="535D7D17"/>
     <w:rsid w:val="53672943"/>
     <w:rsid w:val="537A08C9"/>
     <w:rsid w:val="537B1F4B"/>
     <w:rsid w:val="537C04F1"/>
     <w:rsid w:val="53967073"/>
     <w:rsid w:val="53984ED9"/>
     <w:rsid w:val="53990623"/>
     <w:rsid w:val="539E3807"/>
     <w:rsid w:val="53AE0572"/>
     <w:rsid w:val="53B8319F"/>
     <w:rsid w:val="53C47D96"/>
     <w:rsid w:val="53CC226F"/>
     <w:rsid w:val="53D77AC9"/>
     <w:rsid w:val="53DA63CD"/>
     <w:rsid w:val="53DD3FE7"/>
+    <w:rsid w:val="53E06D57"/>
     <w:rsid w:val="53EA0E7E"/>
     <w:rsid w:val="53FC7E08"/>
     <w:rsid w:val="54117894"/>
     <w:rsid w:val="541B1240"/>
     <w:rsid w:val="54236053"/>
     <w:rsid w:val="54371E80"/>
     <w:rsid w:val="54387E3C"/>
     <w:rsid w:val="54413194"/>
     <w:rsid w:val="544467E1"/>
     <w:rsid w:val="54457F5D"/>
     <w:rsid w:val="544E100F"/>
     <w:rsid w:val="54532EC8"/>
     <w:rsid w:val="5455279C"/>
     <w:rsid w:val="54576514"/>
     <w:rsid w:val="54615FF5"/>
     <w:rsid w:val="54640C31"/>
     <w:rsid w:val="5467154F"/>
     <w:rsid w:val="54752A66"/>
     <w:rsid w:val="547D1CF3"/>
+    <w:rsid w:val="548D462B"/>
     <w:rsid w:val="54912359"/>
     <w:rsid w:val="549E05E7"/>
     <w:rsid w:val="54A13C33"/>
     <w:rsid w:val="54A1778C"/>
     <w:rsid w:val="54A61249"/>
     <w:rsid w:val="54AF45A2"/>
     <w:rsid w:val="54B5148C"/>
     <w:rsid w:val="54B576DE"/>
     <w:rsid w:val="54C618EB"/>
     <w:rsid w:val="54C82840"/>
     <w:rsid w:val="54C85664"/>
     <w:rsid w:val="54CF254E"/>
     <w:rsid w:val="54D32817"/>
     <w:rsid w:val="54DA7145"/>
     <w:rsid w:val="54DF17F3"/>
     <w:rsid w:val="54E63D3C"/>
     <w:rsid w:val="54F06C61"/>
     <w:rsid w:val="54F46459"/>
     <w:rsid w:val="54F6306A"/>
     <w:rsid w:val="54FC355F"/>
     <w:rsid w:val="55004DFD"/>
     <w:rsid w:val="550E24D4"/>
     <w:rsid w:val="55256612"/>
     <w:rsid w:val="552D7370"/>
     <w:rsid w:val="5531145B"/>
@@ -22983,87 +21971,89 @@
     <w:rsid w:val="55821CB6"/>
     <w:rsid w:val="55823A64"/>
     <w:rsid w:val="55844E99"/>
     <w:rsid w:val="5585745E"/>
     <w:rsid w:val="55985036"/>
     <w:rsid w:val="55A25EB5"/>
     <w:rsid w:val="55AA02F5"/>
     <w:rsid w:val="55DA564E"/>
     <w:rsid w:val="55E21386"/>
     <w:rsid w:val="55E77D6B"/>
     <w:rsid w:val="55E919F1"/>
     <w:rsid w:val="55F3226C"/>
     <w:rsid w:val="560C332E"/>
     <w:rsid w:val="56334D5F"/>
     <w:rsid w:val="56356D29"/>
     <w:rsid w:val="563805C7"/>
     <w:rsid w:val="564927D4"/>
     <w:rsid w:val="564C5E20"/>
     <w:rsid w:val="565C0A5B"/>
     <w:rsid w:val="56672BBC"/>
     <w:rsid w:val="567535C9"/>
     <w:rsid w:val="56764C4B"/>
     <w:rsid w:val="56795BFB"/>
     <w:rsid w:val="5684380C"/>
     <w:rsid w:val="569F23F4"/>
+    <w:rsid w:val="56A143BE"/>
     <w:rsid w:val="56AD4B11"/>
     <w:rsid w:val="56B2604F"/>
     <w:rsid w:val="56B502AD"/>
     <w:rsid w:val="56B955FB"/>
     <w:rsid w:val="56C02A79"/>
     <w:rsid w:val="56CE186A"/>
     <w:rsid w:val="56D007FF"/>
     <w:rsid w:val="56D87732"/>
     <w:rsid w:val="56D95906"/>
     <w:rsid w:val="56DA167E"/>
     <w:rsid w:val="56E37A63"/>
     <w:rsid w:val="56E6202C"/>
     <w:rsid w:val="56EB388B"/>
     <w:rsid w:val="56F97D56"/>
     <w:rsid w:val="56FB1D20"/>
     <w:rsid w:val="570109B9"/>
     <w:rsid w:val="570B1AB1"/>
     <w:rsid w:val="57120E18"/>
     <w:rsid w:val="57174680"/>
     <w:rsid w:val="571A483D"/>
     <w:rsid w:val="572922AF"/>
     <w:rsid w:val="572D2FE2"/>
     <w:rsid w:val="57390153"/>
     <w:rsid w:val="573C40E7"/>
     <w:rsid w:val="573E7E5F"/>
     <w:rsid w:val="57400BE8"/>
     <w:rsid w:val="57435475"/>
     <w:rsid w:val="575267EE"/>
     <w:rsid w:val="575350D1"/>
     <w:rsid w:val="577E200A"/>
     <w:rsid w:val="57800157"/>
     <w:rsid w:val="57923CA7"/>
     <w:rsid w:val="579637F7"/>
     <w:rsid w:val="57991DB5"/>
     <w:rsid w:val="57AD28EF"/>
     <w:rsid w:val="57B675EE"/>
     <w:rsid w:val="57B77283"/>
+    <w:rsid w:val="57B92233"/>
     <w:rsid w:val="57C77758"/>
     <w:rsid w:val="57CA6A87"/>
     <w:rsid w:val="57CC546B"/>
     <w:rsid w:val="57CE11E3"/>
     <w:rsid w:val="57D936E4"/>
     <w:rsid w:val="57E502DB"/>
     <w:rsid w:val="57E61EBD"/>
     <w:rsid w:val="57EA3B43"/>
     <w:rsid w:val="57EF2F07"/>
     <w:rsid w:val="57EF4CB5"/>
     <w:rsid w:val="57F4051E"/>
     <w:rsid w:val="58240E03"/>
     <w:rsid w:val="58294241"/>
     <w:rsid w:val="58425B04"/>
     <w:rsid w:val="584B5501"/>
     <w:rsid w:val="585B234B"/>
     <w:rsid w:val="58627AA0"/>
     <w:rsid w:val="58650959"/>
     <w:rsid w:val="58704048"/>
     <w:rsid w:val="587358E6"/>
     <w:rsid w:val="58737694"/>
     <w:rsid w:val="587B6C7C"/>
     <w:rsid w:val="58825B29"/>
     <w:rsid w:val="5886561A"/>
     <w:rsid w:val="5887380C"/>
@@ -23093,146 +22083,153 @@
     <w:rsid w:val="596A347D"/>
     <w:rsid w:val="596A4F3B"/>
     <w:rsid w:val="596B480F"/>
     <w:rsid w:val="59716660"/>
     <w:rsid w:val="5978133E"/>
     <w:rsid w:val="59851D75"/>
     <w:rsid w:val="59886F92"/>
     <w:rsid w:val="598B0C1B"/>
     <w:rsid w:val="599113A7"/>
     <w:rsid w:val="59926B38"/>
     <w:rsid w:val="599825F2"/>
     <w:rsid w:val="59995821"/>
     <w:rsid w:val="599E0229"/>
     <w:rsid w:val="59A07D9A"/>
     <w:rsid w:val="59A37EEA"/>
     <w:rsid w:val="59A87812"/>
     <w:rsid w:val="59AF294E"/>
     <w:rsid w:val="59B34113"/>
     <w:rsid w:val="59CA58F3"/>
     <w:rsid w:val="59CC1752"/>
     <w:rsid w:val="59D7792D"/>
     <w:rsid w:val="59D95C1D"/>
     <w:rsid w:val="59E05E2C"/>
     <w:rsid w:val="59E529BF"/>
     <w:rsid w:val="59EE18A4"/>
+    <w:rsid w:val="59F139BC"/>
     <w:rsid w:val="59F42A57"/>
     <w:rsid w:val="59F667CF"/>
     <w:rsid w:val="59F9006D"/>
     <w:rsid w:val="59FF51B7"/>
     <w:rsid w:val="5A0752CB"/>
     <w:rsid w:val="5A184997"/>
     <w:rsid w:val="5A2C0443"/>
     <w:rsid w:val="5A2F3A8F"/>
+    <w:rsid w:val="5A421A14"/>
     <w:rsid w:val="5A47527D"/>
     <w:rsid w:val="5A5F4374"/>
     <w:rsid w:val="5A6B0F6B"/>
     <w:rsid w:val="5A741455"/>
     <w:rsid w:val="5A7F0572"/>
     <w:rsid w:val="5A8510BD"/>
     <w:rsid w:val="5A851901"/>
     <w:rsid w:val="5A955FE8"/>
     <w:rsid w:val="5A9F29C3"/>
     <w:rsid w:val="5AA83E7F"/>
     <w:rsid w:val="5AAE2C06"/>
+    <w:rsid w:val="5AB126F6"/>
     <w:rsid w:val="5AB562B1"/>
     <w:rsid w:val="5ABE7E1B"/>
     <w:rsid w:val="5ABF12B7"/>
     <w:rsid w:val="5ABF328C"/>
     <w:rsid w:val="5AC81FAD"/>
     <w:rsid w:val="5AC97A40"/>
     <w:rsid w:val="5ACB07D8"/>
     <w:rsid w:val="5AD709E2"/>
     <w:rsid w:val="5AD85ED5"/>
     <w:rsid w:val="5AE825BC"/>
     <w:rsid w:val="5AE96DAB"/>
     <w:rsid w:val="5AEA4E27"/>
     <w:rsid w:val="5AEF2DFF"/>
     <w:rsid w:val="5AF727FF"/>
+    <w:rsid w:val="5B107B07"/>
     <w:rsid w:val="5B1A473F"/>
     <w:rsid w:val="5B1C4013"/>
     <w:rsid w:val="5B231505"/>
     <w:rsid w:val="5B262AE2"/>
     <w:rsid w:val="5B296730"/>
     <w:rsid w:val="5B2B4256"/>
     <w:rsid w:val="5B35333C"/>
     <w:rsid w:val="5B363095"/>
     <w:rsid w:val="5B460411"/>
     <w:rsid w:val="5B5E63DA"/>
     <w:rsid w:val="5B6339F0"/>
     <w:rsid w:val="5B6A7475"/>
     <w:rsid w:val="5B6D16C4"/>
     <w:rsid w:val="5B6E66D3"/>
     <w:rsid w:val="5B70610D"/>
     <w:rsid w:val="5B800A46"/>
+    <w:rsid w:val="5B9A6FA0"/>
     <w:rsid w:val="5B9C17E1"/>
     <w:rsid w:val="5BA02E96"/>
     <w:rsid w:val="5BAE7FE7"/>
     <w:rsid w:val="5BB3407A"/>
     <w:rsid w:val="5BB71F8E"/>
     <w:rsid w:val="5BB74105"/>
     <w:rsid w:val="5BBF5717"/>
     <w:rsid w:val="5BCF366A"/>
     <w:rsid w:val="5BD41C56"/>
     <w:rsid w:val="5BE508A9"/>
     <w:rsid w:val="5BEB3DDA"/>
     <w:rsid w:val="5BFF1759"/>
     <w:rsid w:val="5C311D40"/>
     <w:rsid w:val="5C34538D"/>
     <w:rsid w:val="5C3B671B"/>
     <w:rsid w:val="5C3D26EE"/>
     <w:rsid w:val="5C3E6451"/>
     <w:rsid w:val="5C403D31"/>
     <w:rsid w:val="5C4C403C"/>
     <w:rsid w:val="5C4E46A0"/>
     <w:rsid w:val="5C4F0418"/>
     <w:rsid w:val="5C643EC4"/>
     <w:rsid w:val="5C735EB5"/>
     <w:rsid w:val="5C757E7F"/>
     <w:rsid w:val="5C7D31D8"/>
     <w:rsid w:val="5C873D29"/>
     <w:rsid w:val="5C8A5E37"/>
     <w:rsid w:val="5C8F1F25"/>
     <w:rsid w:val="5C992F36"/>
     <w:rsid w:val="5C9D7B0A"/>
     <w:rsid w:val="5CB15147"/>
     <w:rsid w:val="5CCA10DC"/>
     <w:rsid w:val="5CD31049"/>
     <w:rsid w:val="5CD64696"/>
     <w:rsid w:val="5CD85FA0"/>
     <w:rsid w:val="5CD86660"/>
     <w:rsid w:val="5CDC14F4"/>
     <w:rsid w:val="5CE24DE9"/>
     <w:rsid w:val="5CED210B"/>
+    <w:rsid w:val="5CEE378D"/>
     <w:rsid w:val="5CF50FC0"/>
     <w:rsid w:val="5CF52D6E"/>
     <w:rsid w:val="5CF709BF"/>
     <w:rsid w:val="5CFA0C6F"/>
     <w:rsid w:val="5CFA4828"/>
     <w:rsid w:val="5CFD7E74"/>
     <w:rsid w:val="5D064F7B"/>
     <w:rsid w:val="5D0D47EC"/>
+    <w:rsid w:val="5D0E5BDE"/>
     <w:rsid w:val="5D187CD6"/>
     <w:rsid w:val="5D236F7A"/>
     <w:rsid w:val="5D292087"/>
     <w:rsid w:val="5D2F36E0"/>
     <w:rsid w:val="5D456135"/>
     <w:rsid w:val="5D5472D5"/>
     <w:rsid w:val="5D5C641C"/>
     <w:rsid w:val="5D614E73"/>
     <w:rsid w:val="5D621B71"/>
     <w:rsid w:val="5D62761B"/>
     <w:rsid w:val="5D63417B"/>
     <w:rsid w:val="5D645228"/>
     <w:rsid w:val="5D7C6FEB"/>
     <w:rsid w:val="5D83747E"/>
     <w:rsid w:val="5D8871F5"/>
     <w:rsid w:val="5D8B722E"/>
     <w:rsid w:val="5D9B5F61"/>
     <w:rsid w:val="5DA54794"/>
     <w:rsid w:val="5DA601B6"/>
     <w:rsid w:val="5DAA7FFC"/>
     <w:rsid w:val="5DAF5613"/>
     <w:rsid w:val="5DB524FD"/>
     <w:rsid w:val="5DBA7B13"/>
     <w:rsid w:val="5DBF2E76"/>
     <w:rsid w:val="5DD21301"/>
@@ -23319,230 +22316,241 @@
     <w:rsid w:val="609B00D0"/>
     <w:rsid w:val="60A2320D"/>
     <w:rsid w:val="60A87A87"/>
     <w:rsid w:val="60AF1486"/>
     <w:rsid w:val="60AF592A"/>
     <w:rsid w:val="60B44CEE"/>
     <w:rsid w:val="60BD3BA3"/>
     <w:rsid w:val="60C767CF"/>
     <w:rsid w:val="60D73318"/>
     <w:rsid w:val="60DB671F"/>
     <w:rsid w:val="60DD2497"/>
     <w:rsid w:val="60E43825"/>
     <w:rsid w:val="60EE0200"/>
     <w:rsid w:val="61021EFD"/>
     <w:rsid w:val="61047A23"/>
     <w:rsid w:val="610572F8"/>
     <w:rsid w:val="6110461A"/>
     <w:rsid w:val="61151C31"/>
     <w:rsid w:val="6118702B"/>
     <w:rsid w:val="61283254"/>
     <w:rsid w:val="612B4FB0"/>
     <w:rsid w:val="613A0F30"/>
     <w:rsid w:val="613B6716"/>
     <w:rsid w:val="613B7DD4"/>
     <w:rsid w:val="613E2DAE"/>
+    <w:rsid w:val="6140265D"/>
     <w:rsid w:val="61461DEA"/>
     <w:rsid w:val="61482834"/>
     <w:rsid w:val="614F7FD9"/>
     <w:rsid w:val="61642270"/>
     <w:rsid w:val="6189456E"/>
     <w:rsid w:val="618B1EF3"/>
     <w:rsid w:val="619743F4"/>
     <w:rsid w:val="61A158C4"/>
     <w:rsid w:val="61A3162D"/>
     <w:rsid w:val="61A8313D"/>
     <w:rsid w:val="61B9080E"/>
     <w:rsid w:val="61C40F61"/>
     <w:rsid w:val="61C96577"/>
     <w:rsid w:val="61D03DA9"/>
     <w:rsid w:val="61D513C0"/>
     <w:rsid w:val="61EC3CCE"/>
+    <w:rsid w:val="61EE5FDE"/>
     <w:rsid w:val="61EF3628"/>
     <w:rsid w:val="61FD7F20"/>
     <w:rsid w:val="61FE788E"/>
     <w:rsid w:val="620D2908"/>
     <w:rsid w:val="62214E92"/>
     <w:rsid w:val="622200F7"/>
     <w:rsid w:val="62265778"/>
     <w:rsid w:val="62297B44"/>
     <w:rsid w:val="622F041C"/>
     <w:rsid w:val="62373E29"/>
     <w:rsid w:val="624F4CCE"/>
     <w:rsid w:val="625152A3"/>
     <w:rsid w:val="625632E4"/>
     <w:rsid w:val="62571DD5"/>
     <w:rsid w:val="625F79DD"/>
     <w:rsid w:val="62600C89"/>
     <w:rsid w:val="62614A02"/>
     <w:rsid w:val="62690D03"/>
     <w:rsid w:val="627209BD"/>
     <w:rsid w:val="627D5CDF"/>
     <w:rsid w:val="628B71A8"/>
     <w:rsid w:val="628E2720"/>
     <w:rsid w:val="62905878"/>
     <w:rsid w:val="629506A5"/>
     <w:rsid w:val="62A96AD4"/>
     <w:rsid w:val="62AC3ECF"/>
     <w:rsid w:val="62B2525D"/>
     <w:rsid w:val="62C169B9"/>
     <w:rsid w:val="62C453B7"/>
     <w:rsid w:val="62CE4B46"/>
+    <w:rsid w:val="62CF7BBD"/>
     <w:rsid w:val="62DF24F6"/>
     <w:rsid w:val="62E25B42"/>
     <w:rsid w:val="62F631B5"/>
     <w:rsid w:val="62F70B9C"/>
     <w:rsid w:val="631303F2"/>
     <w:rsid w:val="63141A74"/>
     <w:rsid w:val="631D3EE3"/>
     <w:rsid w:val="63350368"/>
     <w:rsid w:val="63406733"/>
     <w:rsid w:val="634265E1"/>
     <w:rsid w:val="634310C6"/>
+    <w:rsid w:val="634A36E8"/>
     <w:rsid w:val="634C7460"/>
     <w:rsid w:val="63576530"/>
     <w:rsid w:val="635D2B8F"/>
     <w:rsid w:val="63612F0B"/>
     <w:rsid w:val="636C18B0"/>
     <w:rsid w:val="63701F0F"/>
     <w:rsid w:val="638E2526"/>
     <w:rsid w:val="638F5526"/>
     <w:rsid w:val="63984453"/>
     <w:rsid w:val="639A01CB"/>
     <w:rsid w:val="63A65BE7"/>
     <w:rsid w:val="63B70D7D"/>
     <w:rsid w:val="63C139AA"/>
     <w:rsid w:val="63C416EC"/>
     <w:rsid w:val="63D00091"/>
     <w:rsid w:val="63DA0F0F"/>
     <w:rsid w:val="63F209FC"/>
     <w:rsid w:val="63FE2FD4"/>
     <w:rsid w:val="641C76D4"/>
     <w:rsid w:val="642124B8"/>
     <w:rsid w:val="642952F1"/>
     <w:rsid w:val="642B2B12"/>
     <w:rsid w:val="64322AF9"/>
     <w:rsid w:val="643423CE"/>
     <w:rsid w:val="64356146"/>
     <w:rsid w:val="643A375C"/>
     <w:rsid w:val="64414AEB"/>
     <w:rsid w:val="644A103C"/>
+    <w:rsid w:val="644B7717"/>
     <w:rsid w:val="645E40C5"/>
     <w:rsid w:val="645E569D"/>
     <w:rsid w:val="64666735"/>
     <w:rsid w:val="646E7416"/>
     <w:rsid w:val="6477050C"/>
     <w:rsid w:val="64920E30"/>
     <w:rsid w:val="6497482A"/>
     <w:rsid w:val="649C6337"/>
     <w:rsid w:val="64A15589"/>
     <w:rsid w:val="64A42E07"/>
     <w:rsid w:val="64B21544"/>
     <w:rsid w:val="64B96D77"/>
     <w:rsid w:val="64BC23C3"/>
     <w:rsid w:val="64CC32C3"/>
     <w:rsid w:val="64CC3C50"/>
     <w:rsid w:val="64DB4F3F"/>
     <w:rsid w:val="64E5191A"/>
+    <w:rsid w:val="64EB27B3"/>
+    <w:rsid w:val="64F34037"/>
+    <w:rsid w:val="6502071E"/>
     <w:rsid w:val="65037FF2"/>
     <w:rsid w:val="65070B3D"/>
     <w:rsid w:val="651761F5"/>
     <w:rsid w:val="65180DC6"/>
     <w:rsid w:val="65235ED9"/>
     <w:rsid w:val="652561BA"/>
     <w:rsid w:val="652A7D4A"/>
     <w:rsid w:val="65315226"/>
     <w:rsid w:val="6535464F"/>
     <w:rsid w:val="653F54CE"/>
     <w:rsid w:val="654C7BEB"/>
     <w:rsid w:val="655443CD"/>
     <w:rsid w:val="65544D07"/>
     <w:rsid w:val="655645C6"/>
     <w:rsid w:val="655B46A4"/>
     <w:rsid w:val="65A17F37"/>
     <w:rsid w:val="65AE6FB6"/>
     <w:rsid w:val="65C07C91"/>
     <w:rsid w:val="65C14D81"/>
     <w:rsid w:val="65C21C5B"/>
     <w:rsid w:val="65C43737"/>
     <w:rsid w:val="65C92FEA"/>
     <w:rsid w:val="65D774B5"/>
     <w:rsid w:val="65D8322D"/>
     <w:rsid w:val="65DA3DB4"/>
     <w:rsid w:val="65DF0A5F"/>
     <w:rsid w:val="65DF0F6C"/>
     <w:rsid w:val="65DF37BF"/>
     <w:rsid w:val="65DF6900"/>
     <w:rsid w:val="65E362B1"/>
     <w:rsid w:val="65ED345E"/>
     <w:rsid w:val="65F20792"/>
     <w:rsid w:val="65F30067"/>
     <w:rsid w:val="65F71905"/>
     <w:rsid w:val="65FA13F5"/>
+    <w:rsid w:val="65FC7F41"/>
     <w:rsid w:val="661A55F3"/>
     <w:rsid w:val="6626795D"/>
     <w:rsid w:val="662B5A52"/>
     <w:rsid w:val="662D17CA"/>
     <w:rsid w:val="663314D9"/>
     <w:rsid w:val="66393CC2"/>
     <w:rsid w:val="66410DD2"/>
     <w:rsid w:val="664408C2"/>
     <w:rsid w:val="66495ED8"/>
     <w:rsid w:val="664A237C"/>
     <w:rsid w:val="66527D73"/>
     <w:rsid w:val="66532711"/>
     <w:rsid w:val="66594B80"/>
     <w:rsid w:val="665F56FC"/>
     <w:rsid w:val="6664247F"/>
     <w:rsid w:val="666703C9"/>
     <w:rsid w:val="66772A46"/>
     <w:rsid w:val="66772B80"/>
     <w:rsid w:val="667946FB"/>
     <w:rsid w:val="6683763C"/>
     <w:rsid w:val="6686712D"/>
     <w:rsid w:val="66886A01"/>
+    <w:rsid w:val="66893088"/>
     <w:rsid w:val="668C064E"/>
     <w:rsid w:val="669730E8"/>
     <w:rsid w:val="66A0563F"/>
     <w:rsid w:val="66B8294F"/>
     <w:rsid w:val="66B94E0C"/>
     <w:rsid w:val="66BB6DD6"/>
     <w:rsid w:val="66C03831"/>
     <w:rsid w:val="66C33EDD"/>
     <w:rsid w:val="66CD08B8"/>
     <w:rsid w:val="66D05BAC"/>
     <w:rsid w:val="66DF1A43"/>
     <w:rsid w:val="66E70330"/>
     <w:rsid w:val="66F03B1F"/>
     <w:rsid w:val="66F422E8"/>
     <w:rsid w:val="66FF2DB0"/>
     <w:rsid w:val="670562A3"/>
     <w:rsid w:val="67117AFC"/>
     <w:rsid w:val="67184229"/>
     <w:rsid w:val="671D5367"/>
     <w:rsid w:val="671D539B"/>
     <w:rsid w:val="67256946"/>
+    <w:rsid w:val="67297ED0"/>
     <w:rsid w:val="672A3F5C"/>
     <w:rsid w:val="673068F3"/>
     <w:rsid w:val="673D5A3D"/>
     <w:rsid w:val="6752622F"/>
     <w:rsid w:val="675D530E"/>
     <w:rsid w:val="676B32B9"/>
     <w:rsid w:val="6773320D"/>
     <w:rsid w:val="677B0314"/>
     <w:rsid w:val="677D6DB8"/>
     <w:rsid w:val="67867970"/>
     <w:rsid w:val="678B58B0"/>
     <w:rsid w:val="67987FE9"/>
     <w:rsid w:val="67A868A6"/>
     <w:rsid w:val="67B11F87"/>
     <w:rsid w:val="67B31341"/>
     <w:rsid w:val="67B90E2A"/>
     <w:rsid w:val="67C03250"/>
     <w:rsid w:val="67C15EA7"/>
     <w:rsid w:val="67C219E5"/>
     <w:rsid w:val="67C63C85"/>
     <w:rsid w:val="67C9107F"/>
     <w:rsid w:val="67DA7730"/>
     <w:rsid w:val="67DC5256"/>
     <w:rsid w:val="67F445CC"/>
     <w:rsid w:val="67FF6460"/>
@@ -23566,88 +22574,93 @@
     <w:rsid w:val="685E4E04"/>
     <w:rsid w:val="6864130D"/>
     <w:rsid w:val="68694610"/>
     <w:rsid w:val="686C0F2F"/>
     <w:rsid w:val="686F60CA"/>
     <w:rsid w:val="68725A94"/>
     <w:rsid w:val="6874548F"/>
     <w:rsid w:val="68751207"/>
     <w:rsid w:val="687E5AF0"/>
     <w:rsid w:val="688C6CD5"/>
     <w:rsid w:val="68A63D15"/>
     <w:rsid w:val="68A76C8B"/>
     <w:rsid w:val="68B97345"/>
     <w:rsid w:val="68C05391"/>
     <w:rsid w:val="68C56D8C"/>
     <w:rsid w:val="68C83A2C"/>
     <w:rsid w:val="68CA1553"/>
     <w:rsid w:val="68D93544"/>
     <w:rsid w:val="68EF4B15"/>
     <w:rsid w:val="68F24605"/>
     <w:rsid w:val="69000A2F"/>
     <w:rsid w:val="6908207B"/>
     <w:rsid w:val="690F6F65"/>
     <w:rsid w:val="69112CDD"/>
     <w:rsid w:val="69177F52"/>
+    <w:rsid w:val="691E68CF"/>
     <w:rsid w:val="69224EEB"/>
     <w:rsid w:val="692C58E1"/>
     <w:rsid w:val="69342E70"/>
     <w:rsid w:val="69344C1E"/>
     <w:rsid w:val="694C1F68"/>
     <w:rsid w:val="69733998"/>
     <w:rsid w:val="69763488"/>
     <w:rsid w:val="697C3D03"/>
     <w:rsid w:val="698A4F97"/>
     <w:rsid w:val="698E0F2F"/>
+    <w:rsid w:val="698F62F8"/>
     <w:rsid w:val="69913E1E"/>
     <w:rsid w:val="69924EC0"/>
     <w:rsid w:val="6994059A"/>
     <w:rsid w:val="699833FF"/>
     <w:rsid w:val="69983B9D"/>
     <w:rsid w:val="69A02A7A"/>
     <w:rsid w:val="69A26482"/>
     <w:rsid w:val="69A30E1A"/>
     <w:rsid w:val="69B67D29"/>
+    <w:rsid w:val="69B813AB"/>
+    <w:rsid w:val="69BF2D12"/>
     <w:rsid w:val="69C02956"/>
     <w:rsid w:val="69CD665B"/>
     <w:rsid w:val="69D106BF"/>
     <w:rsid w:val="69D467B8"/>
     <w:rsid w:val="69D81A4D"/>
     <w:rsid w:val="69DE0CFA"/>
     <w:rsid w:val="6A0355C5"/>
     <w:rsid w:val="6A056F67"/>
     <w:rsid w:val="6A1A2066"/>
     <w:rsid w:val="6A2379A6"/>
     <w:rsid w:val="6A276531"/>
     <w:rsid w:val="6A2B1ED2"/>
     <w:rsid w:val="6A3550F2"/>
     <w:rsid w:val="6A356EA0"/>
     <w:rsid w:val="6A3B3D8A"/>
     <w:rsid w:val="6A4E688C"/>
     <w:rsid w:val="6A521800"/>
     <w:rsid w:val="6A5C0A36"/>
     <w:rsid w:val="6A6D4CC9"/>
+    <w:rsid w:val="6A786279"/>
     <w:rsid w:val="6A7C687C"/>
     <w:rsid w:val="6A7D177A"/>
     <w:rsid w:val="6A815C41"/>
     <w:rsid w:val="6A892D47"/>
     <w:rsid w:val="6A8E65B0"/>
     <w:rsid w:val="6A9F256B"/>
     <w:rsid w:val="6AA11F55"/>
     <w:rsid w:val="6ACB15B2"/>
     <w:rsid w:val="6ACD532A"/>
     <w:rsid w:val="6AD06BC8"/>
     <w:rsid w:val="6AD26AEF"/>
     <w:rsid w:val="6AD42215"/>
     <w:rsid w:val="6AE76A24"/>
     <w:rsid w:val="6AED32D6"/>
     <w:rsid w:val="6AF21117"/>
     <w:rsid w:val="6AF92B4D"/>
     <w:rsid w:val="6AFA4A25"/>
     <w:rsid w:val="6B032AFA"/>
     <w:rsid w:val="6B056872"/>
     <w:rsid w:val="6B0D5727"/>
     <w:rsid w:val="6B2A0087"/>
     <w:rsid w:val="6B5A0825"/>
     <w:rsid w:val="6B5B4BFC"/>
     <w:rsid w:val="6B5C50EF"/>
     <w:rsid w:val="6B610EBC"/>
@@ -23669,150 +22682,155 @@
     <w:rsid w:val="6BE40B7D"/>
     <w:rsid w:val="6BE92659"/>
     <w:rsid w:val="6BEE5558"/>
     <w:rsid w:val="6C092392"/>
     <w:rsid w:val="6C103720"/>
     <w:rsid w:val="6C13293F"/>
     <w:rsid w:val="6C132AF4"/>
     <w:rsid w:val="6C186A79"/>
     <w:rsid w:val="6C1A459F"/>
     <w:rsid w:val="6C1D7BEB"/>
     <w:rsid w:val="6C21607E"/>
     <w:rsid w:val="6C240F7A"/>
     <w:rsid w:val="6C24687B"/>
     <w:rsid w:val="6C276CBC"/>
     <w:rsid w:val="6C2C6080"/>
     <w:rsid w:val="6C3438A5"/>
     <w:rsid w:val="6C445178"/>
     <w:rsid w:val="6C5F6456"/>
     <w:rsid w:val="6C726189"/>
     <w:rsid w:val="6C81017A"/>
     <w:rsid w:val="6C9B7BBF"/>
     <w:rsid w:val="6CB0280D"/>
     <w:rsid w:val="6CBC5656"/>
     <w:rsid w:val="6CBC7404"/>
     <w:rsid w:val="6CBF6EF4"/>
+    <w:rsid w:val="6CCC5B8C"/>
     <w:rsid w:val="6CE0261F"/>
     <w:rsid w:val="6CE150BD"/>
     <w:rsid w:val="6CEB7CE9"/>
     <w:rsid w:val="6CED2F08"/>
     <w:rsid w:val="6CF43042"/>
     <w:rsid w:val="6CF6477C"/>
     <w:rsid w:val="6CF7668E"/>
     <w:rsid w:val="6D35040B"/>
     <w:rsid w:val="6D4A642F"/>
     <w:rsid w:val="6D4E063C"/>
     <w:rsid w:val="6D4F20C9"/>
     <w:rsid w:val="6D5238C5"/>
     <w:rsid w:val="6D6B655F"/>
     <w:rsid w:val="6D7952F5"/>
     <w:rsid w:val="6D7B0D9A"/>
     <w:rsid w:val="6D7B72BF"/>
     <w:rsid w:val="6D8A0CFE"/>
     <w:rsid w:val="6D8A305E"/>
     <w:rsid w:val="6D9B4780"/>
     <w:rsid w:val="6D9E4D5C"/>
     <w:rsid w:val="6DA22033"/>
     <w:rsid w:val="6DB33789"/>
     <w:rsid w:val="6DB868EA"/>
     <w:rsid w:val="6DB97DE8"/>
     <w:rsid w:val="6DC36570"/>
     <w:rsid w:val="6DC43EED"/>
     <w:rsid w:val="6DD62748"/>
     <w:rsid w:val="6DE94F98"/>
     <w:rsid w:val="6DEA61F3"/>
     <w:rsid w:val="6DFB5D0A"/>
     <w:rsid w:val="6E045EA9"/>
     <w:rsid w:val="6E2039C3"/>
     <w:rsid w:val="6E331948"/>
     <w:rsid w:val="6E4664E1"/>
     <w:rsid w:val="6E4C2A0A"/>
     <w:rsid w:val="6E69755C"/>
     <w:rsid w:val="6E7C32EF"/>
     <w:rsid w:val="6E95615F"/>
     <w:rsid w:val="6E9817AB"/>
     <w:rsid w:val="6EA4316B"/>
     <w:rsid w:val="6EAB07D5"/>
     <w:rsid w:val="6EAB3BD4"/>
     <w:rsid w:val="6EB72579"/>
     <w:rsid w:val="6ED14F9E"/>
     <w:rsid w:val="6EE10E81"/>
     <w:rsid w:val="6EE964AB"/>
     <w:rsid w:val="6EF2710D"/>
+    <w:rsid w:val="6F046E40"/>
     <w:rsid w:val="6F0D3F47"/>
     <w:rsid w:val="6F1B08FA"/>
     <w:rsid w:val="6F2179F2"/>
     <w:rsid w:val="6F311DB8"/>
     <w:rsid w:val="6F321C00"/>
     <w:rsid w:val="6F372F84"/>
     <w:rsid w:val="6F3C482C"/>
     <w:rsid w:val="6F437969"/>
     <w:rsid w:val="6F63000B"/>
     <w:rsid w:val="6F6D294A"/>
     <w:rsid w:val="6F6F4C26"/>
     <w:rsid w:val="6F74201A"/>
     <w:rsid w:val="6F7C10CD"/>
     <w:rsid w:val="6FA128E1"/>
     <w:rsid w:val="6FA50623"/>
     <w:rsid w:val="6FBE63A8"/>
+    <w:rsid w:val="6FC51851"/>
     <w:rsid w:val="6FC54822"/>
     <w:rsid w:val="6FC565D0"/>
     <w:rsid w:val="6FCE21D9"/>
     <w:rsid w:val="6FD64C81"/>
     <w:rsid w:val="6FE5312D"/>
     <w:rsid w:val="6FEA24DA"/>
     <w:rsid w:val="6FF17C9A"/>
+    <w:rsid w:val="70003AAC"/>
     <w:rsid w:val="70025A76"/>
     <w:rsid w:val="700510C2"/>
     <w:rsid w:val="70093627"/>
     <w:rsid w:val="700F1F41"/>
     <w:rsid w:val="70147557"/>
     <w:rsid w:val="7019691C"/>
     <w:rsid w:val="702459EC"/>
     <w:rsid w:val="70473489"/>
     <w:rsid w:val="70476FEF"/>
     <w:rsid w:val="70495453"/>
     <w:rsid w:val="704B7BDE"/>
     <w:rsid w:val="705A7660"/>
     <w:rsid w:val="705B4B80"/>
     <w:rsid w:val="706633D4"/>
     <w:rsid w:val="706731CF"/>
     <w:rsid w:val="706758D9"/>
     <w:rsid w:val="7069490C"/>
     <w:rsid w:val="706C2EEF"/>
     <w:rsid w:val="707A385E"/>
     <w:rsid w:val="70A1703D"/>
     <w:rsid w:val="70A307A5"/>
     <w:rsid w:val="70AA17D1"/>
     <w:rsid w:val="70AC5DFA"/>
     <w:rsid w:val="70B07280"/>
     <w:rsid w:val="70BD022B"/>
     <w:rsid w:val="70C04FE9"/>
     <w:rsid w:val="70D626B4"/>
     <w:rsid w:val="70D94A29"/>
     <w:rsid w:val="70DA48D4"/>
     <w:rsid w:val="70E46FCC"/>
+    <w:rsid w:val="710650F2"/>
     <w:rsid w:val="710730EC"/>
     <w:rsid w:val="711710AD"/>
     <w:rsid w:val="711C4915"/>
     <w:rsid w:val="711D243B"/>
     <w:rsid w:val="71275900"/>
     <w:rsid w:val="713056CE"/>
     <w:rsid w:val="713E488C"/>
     <w:rsid w:val="71477B07"/>
     <w:rsid w:val="7148570A"/>
     <w:rsid w:val="714D0F18"/>
     <w:rsid w:val="71570879"/>
     <w:rsid w:val="717128A4"/>
     <w:rsid w:val="717209D9"/>
     <w:rsid w:val="718A7AD1"/>
     <w:rsid w:val="718C272C"/>
     <w:rsid w:val="719170B1"/>
     <w:rsid w:val="719C13F7"/>
     <w:rsid w:val="719C15B2"/>
     <w:rsid w:val="719C635F"/>
     <w:rsid w:val="71A06D61"/>
     <w:rsid w:val="71A072F4"/>
     <w:rsid w:val="71A843FB"/>
     <w:rsid w:val="71AD37BF"/>
     <w:rsid w:val="71B00C6C"/>
     <w:rsid w:val="71BB412E"/>
@@ -23827,61 +22845,63 @@
     <w:rsid w:val="71FF7EAA"/>
     <w:rsid w:val="720178CE"/>
     <w:rsid w:val="72021D5D"/>
     <w:rsid w:val="720A0C12"/>
     <w:rsid w:val="72186ACE"/>
     <w:rsid w:val="721E29F0"/>
     <w:rsid w:val="721F0112"/>
     <w:rsid w:val="72282262"/>
     <w:rsid w:val="72367553"/>
     <w:rsid w:val="723839D1"/>
     <w:rsid w:val="723914F7"/>
     <w:rsid w:val="72395053"/>
     <w:rsid w:val="724539F8"/>
     <w:rsid w:val="724C122A"/>
     <w:rsid w:val="724F4877"/>
     <w:rsid w:val="72604CD6"/>
     <w:rsid w:val="7267709D"/>
     <w:rsid w:val="726E2F4F"/>
     <w:rsid w:val="72712A3F"/>
     <w:rsid w:val="727E6F0A"/>
     <w:rsid w:val="72844AE1"/>
     <w:rsid w:val="72916C3D"/>
     <w:rsid w:val="72A252EE"/>
     <w:rsid w:val="72A42AB8"/>
     <w:rsid w:val="72A5093A"/>
+    <w:rsid w:val="72A9536C"/>
     <w:rsid w:val="72B8241C"/>
     <w:rsid w:val="72C12A63"/>
     <w:rsid w:val="72CB65F3"/>
     <w:rsid w:val="72D07765"/>
     <w:rsid w:val="72D52FCE"/>
     <w:rsid w:val="72DA6670"/>
     <w:rsid w:val="72E32F73"/>
     <w:rsid w:val="72E72D01"/>
     <w:rsid w:val="72ED7815"/>
     <w:rsid w:val="72EE408F"/>
     <w:rsid w:val="72F1592E"/>
+    <w:rsid w:val="72F260D3"/>
     <w:rsid w:val="72F31A38"/>
     <w:rsid w:val="72FF66D9"/>
     <w:rsid w:val="72FF6CD0"/>
     <w:rsid w:val="73005B71"/>
     <w:rsid w:val="73041B05"/>
     <w:rsid w:val="731735E6"/>
     <w:rsid w:val="7325797A"/>
     <w:rsid w:val="732775A1"/>
     <w:rsid w:val="733B08CD"/>
     <w:rsid w:val="73575302"/>
     <w:rsid w:val="73682094"/>
     <w:rsid w:val="73741484"/>
     <w:rsid w:val="737427E7"/>
     <w:rsid w:val="73797DFD"/>
     <w:rsid w:val="737C169B"/>
     <w:rsid w:val="737C6F54"/>
     <w:rsid w:val="7387721E"/>
     <w:rsid w:val="73920EBF"/>
     <w:rsid w:val="73930A62"/>
     <w:rsid w:val="739529C9"/>
     <w:rsid w:val="73993FFB"/>
     <w:rsid w:val="73AE41D2"/>
     <w:rsid w:val="73B21561"/>
     <w:rsid w:val="73CE13E6"/>
     <w:rsid w:val="73D10333"/>
@@ -23935,50 +22955,51 @@
     <w:rsid w:val="755503F6"/>
     <w:rsid w:val="75563DE9"/>
     <w:rsid w:val="755A7479"/>
     <w:rsid w:val="755F0505"/>
     <w:rsid w:val="756602B2"/>
     <w:rsid w:val="75701EED"/>
     <w:rsid w:val="75799479"/>
     <w:rsid w:val="757A422E"/>
     <w:rsid w:val="75864A53"/>
     <w:rsid w:val="758B689E"/>
     <w:rsid w:val="758F1B5A"/>
     <w:rsid w:val="7591073D"/>
     <w:rsid w:val="75B0387E"/>
     <w:rsid w:val="75B83E93"/>
     <w:rsid w:val="75D30AE2"/>
     <w:rsid w:val="75DC4673"/>
     <w:rsid w:val="75DC4D0C"/>
     <w:rsid w:val="75EB48B6"/>
     <w:rsid w:val="75ED062E"/>
     <w:rsid w:val="75F23E97"/>
     <w:rsid w:val="75F419BD"/>
     <w:rsid w:val="75F93477"/>
     <w:rsid w:val="75FC2F67"/>
     <w:rsid w:val="75FE283B"/>
     <w:rsid w:val="76004806"/>
+    <w:rsid w:val="76085468"/>
     <w:rsid w:val="760F67F7"/>
     <w:rsid w:val="76236746"/>
     <w:rsid w:val="763533D3"/>
     <w:rsid w:val="76397D18"/>
     <w:rsid w:val="763C3364"/>
     <w:rsid w:val="763E0E8A"/>
     <w:rsid w:val="76404C02"/>
     <w:rsid w:val="764F3097"/>
     <w:rsid w:val="765B4A04"/>
     <w:rsid w:val="7662339B"/>
     <w:rsid w:val="766A7ED1"/>
     <w:rsid w:val="7671300D"/>
     <w:rsid w:val="76780840"/>
     <w:rsid w:val="767B20DE"/>
     <w:rsid w:val="76854D0B"/>
     <w:rsid w:val="768E1E11"/>
     <w:rsid w:val="768F5B89"/>
     <w:rsid w:val="769364E9"/>
     <w:rsid w:val="76957293"/>
     <w:rsid w:val="76A258BD"/>
     <w:rsid w:val="76AD7DBE"/>
     <w:rsid w:val="76AE3DD2"/>
     <w:rsid w:val="76B02C89"/>
     <w:rsid w:val="76C37D85"/>
     <w:rsid w:val="76CD65D4"/>
@@ -23988,130 +23009,134 @@
     <w:rsid w:val="76FD73B4"/>
     <w:rsid w:val="770245AD"/>
     <w:rsid w:val="770E6AAE"/>
     <w:rsid w:val="7711659E"/>
     <w:rsid w:val="77132317"/>
     <w:rsid w:val="771542E1"/>
     <w:rsid w:val="771B741D"/>
     <w:rsid w:val="77335ACB"/>
     <w:rsid w:val="77416E84"/>
     <w:rsid w:val="7750273C"/>
     <w:rsid w:val="775070C7"/>
     <w:rsid w:val="77562203"/>
     <w:rsid w:val="775723FD"/>
     <w:rsid w:val="77597468"/>
     <w:rsid w:val="77640DC4"/>
     <w:rsid w:val="776C7C79"/>
     <w:rsid w:val="777C7EBC"/>
     <w:rsid w:val="778E4093"/>
     <w:rsid w:val="77910709"/>
     <w:rsid w:val="779F1CDF"/>
     <w:rsid w:val="77A17922"/>
     <w:rsid w:val="77A6318B"/>
     <w:rsid w:val="77B27D81"/>
     <w:rsid w:val="77BA09E4"/>
     <w:rsid w:val="77BC425D"/>
+    <w:rsid w:val="77BC475C"/>
     <w:rsid w:val="77C02820"/>
     <w:rsid w:val="77C16217"/>
     <w:rsid w:val="77CA01D6"/>
     <w:rsid w:val="77D25D2E"/>
     <w:rsid w:val="77DD6B22"/>
     <w:rsid w:val="77E14132"/>
     <w:rsid w:val="77F02208"/>
     <w:rsid w:val="77F2017E"/>
     <w:rsid w:val="77F55179"/>
     <w:rsid w:val="78000AED"/>
     <w:rsid w:val="78054355"/>
     <w:rsid w:val="780954C8"/>
     <w:rsid w:val="781A3FD2"/>
     <w:rsid w:val="781C169F"/>
     <w:rsid w:val="781C51FB"/>
     <w:rsid w:val="78295597"/>
     <w:rsid w:val="782A7918"/>
     <w:rsid w:val="78300CA6"/>
     <w:rsid w:val="784101DB"/>
     <w:rsid w:val="7850314D"/>
     <w:rsid w:val="785B4834"/>
     <w:rsid w:val="78697DBA"/>
     <w:rsid w:val="787137FC"/>
     <w:rsid w:val="7875635D"/>
     <w:rsid w:val="78757AE0"/>
     <w:rsid w:val="78770BC8"/>
     <w:rsid w:val="787B3ECE"/>
     <w:rsid w:val="78887269"/>
     <w:rsid w:val="78903C2A"/>
     <w:rsid w:val="78925980"/>
     <w:rsid w:val="789D523F"/>
     <w:rsid w:val="78A4106E"/>
     <w:rsid w:val="78A7540C"/>
     <w:rsid w:val="78C42189"/>
     <w:rsid w:val="78CD2873"/>
     <w:rsid w:val="78CD7367"/>
     <w:rsid w:val="78D02FBC"/>
     <w:rsid w:val="78E10234"/>
     <w:rsid w:val="78F46178"/>
     <w:rsid w:val="79144124"/>
     <w:rsid w:val="79181E66"/>
     <w:rsid w:val="791A3E30"/>
+    <w:rsid w:val="791E4907"/>
     <w:rsid w:val="79256331"/>
     <w:rsid w:val="79346574"/>
     <w:rsid w:val="79543477"/>
     <w:rsid w:val="796432FD"/>
     <w:rsid w:val="796C5B88"/>
     <w:rsid w:val="796D40A2"/>
     <w:rsid w:val="79702623"/>
     <w:rsid w:val="7981755F"/>
     <w:rsid w:val="798B088A"/>
     <w:rsid w:val="798B2638"/>
     <w:rsid w:val="79975F50"/>
     <w:rsid w:val="79992A19"/>
     <w:rsid w:val="799B093F"/>
     <w:rsid w:val="79AB21E7"/>
     <w:rsid w:val="79AD76D8"/>
     <w:rsid w:val="79B853F7"/>
     <w:rsid w:val="79B95C7B"/>
     <w:rsid w:val="79C913B2"/>
     <w:rsid w:val="79CA2CA8"/>
     <w:rsid w:val="79D33BD7"/>
     <w:rsid w:val="79D53687"/>
     <w:rsid w:val="79D73ACF"/>
     <w:rsid w:val="79E166FC"/>
     <w:rsid w:val="79F71A7C"/>
     <w:rsid w:val="79F94C3A"/>
     <w:rsid w:val="7A0423EA"/>
     <w:rsid w:val="7A083C89"/>
     <w:rsid w:val="7A2319D7"/>
     <w:rsid w:val="7A4D1FE3"/>
+    <w:rsid w:val="7A4D5B40"/>
     <w:rsid w:val="7A6F1F5A"/>
     <w:rsid w:val="7A7B08FF"/>
     <w:rsid w:val="7A8A0B42"/>
     <w:rsid w:val="7A8D418E"/>
     <w:rsid w:val="7A9D6AC7"/>
     <w:rsid w:val="7AA15E8B"/>
     <w:rsid w:val="7AA339B1"/>
     <w:rsid w:val="7ABD2CC5"/>
     <w:rsid w:val="7ABD5D84"/>
+    <w:rsid w:val="7ACB3368"/>
     <w:rsid w:val="7ACF0C4A"/>
     <w:rsid w:val="7AD4000F"/>
     <w:rsid w:val="7AD81B0D"/>
     <w:rsid w:val="7AE2097E"/>
     <w:rsid w:val="7AE34C88"/>
     <w:rsid w:val="7AE53FCA"/>
     <w:rsid w:val="7AF406B1"/>
     <w:rsid w:val="7AF4420D"/>
     <w:rsid w:val="7AF64429"/>
     <w:rsid w:val="7AFF6892"/>
     <w:rsid w:val="7B09527D"/>
     <w:rsid w:val="7B0F32F8"/>
     <w:rsid w:val="7B1623D5"/>
     <w:rsid w:val="7B2635DD"/>
     <w:rsid w:val="7B263FB0"/>
     <w:rsid w:val="7B38234C"/>
     <w:rsid w:val="7B4C5DF7"/>
     <w:rsid w:val="7B590514"/>
     <w:rsid w:val="7B622F18"/>
     <w:rsid w:val="7B6729E7"/>
     <w:rsid w:val="7B6B2B96"/>
     <w:rsid w:val="7B6D18A2"/>
     <w:rsid w:val="7B755AFC"/>
     <w:rsid w:val="7B8A25B9"/>
     <w:rsid w:val="7B8D6AC7"/>
@@ -24899,51 +23924,51 @@
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="26">
     <w:name w:val="font71"/>
     <w:basedOn w:val="15"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:hint="eastAsia" w:ascii="等线" w:hAnsi="等线" w:eastAsia="等线" w:cs="等线"/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -25183,62 +24208,62 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <Company>微软中国</Company>
   <Pages>22</Pages>
-  <Words>6053</Words>
-  <Characters>6231</Characters>
+  <Words>6133</Words>
+  <Characters>6311</Characters>
   <Lines>79</Lines>
   <Paragraphs>22</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6823</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.28043_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>6901</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28802_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>fff</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiMjkxOWU3NDE4ZGM0ZTY4NGQ0NzI0NGJmYjg3NTJkZWQiLCJ1c2VySWQiOiI1Mzc1ODcyMDYifQ==</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.28043</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.28802</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
     <vt:lpwstr>26116EC6259745A99DF59A66053C55E4_13</vt:lpwstr>
   </property>
 </Properties>
 </file>